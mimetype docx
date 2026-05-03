--- v0 (2026-03-05)
+++ v1 (2026-05-03)
@@ -908,273 +908,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of electric arcs in aeronautical condition of pressure</w:t>
+                <w:t xml:space="preserve">Temperature Measurement of Tungsten Electrode Surface at Electric Arc Extinction in Air-Power Flux Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Savi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67 (2), pp.20802. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.1606 - 1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2014140065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tcpmt.2014.2343792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099243v1</w:t>
+                <w:t xml:space="preserve">hal-01083426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Measurement of Tungsten Electrode Surface at Electric Arc Extinction in Air-Power Flux Estimation</w:t>
+                <w:t xml:space="preserve">Parametric study of electric arcs in aeronautical condition of pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Savi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.20802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2014140065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tcpmt.2014.2343792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083426v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t>
               </w:r>
@@ -2886,274 +2886,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electrode gap influence on electrode erosion under the action of an electric arc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D modeling of the heating of a metal sheet by a moving arc: application to aircraft lightning protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gouega</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Leblanc</w:t>
+                <w:t xml:space="preserve">F. Uhlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 11 (2), pp.111-122. </w:t>
+              <w:t xml:space="preserve">, 2000, 11 (3), pp.197-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2000152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2000163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144833v1</w:t>
+                <w:t xml:space="preserve">hal-05144614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D modeling of the heating of a metal sheet by a moving arc: application to aircraft lightning protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the electrode gap influence on electrode erosion under the action of an electric arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gouega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Uhlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 11 (3), pp.197-204. </w:t>
+              <w:t xml:space="preserve">, 2000, 11 (2), pp.111-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2000163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2000152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144614v1</w:t>
+                <w:t xml:space="preserve">hal-05144833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the arc root displacement and three-dimensional modelling of the thermal phenomena occurring in a hollow cathode submitted to an electric moving arc</w:t>
               </w:r>
@@ -3269,256 +3269,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage evolution in low pressure free electric arcs in air</w:t>
+                <w:t xml:space="preserve">Mesure de la distribution spatiale de température de plasma d'arc électrique dans l'air en régime DC et pression aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Pietri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra Aichoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases 36th Edition (ICPIG 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2025 (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279532v1</w:t>
+                <w:t xml:space="preserve">hal-05279567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la distribution spatiale de température de plasma d'arc électrique dans l'air en régime DC et pression aéronautique</w:t>
+                <w:t xml:space="preserve">Voltage evolution in low pressure free electric arcs in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Aichoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2025 (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases 36th Edition (ICPIG 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279567v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Friction and Wear Mechanisms Occuring During Durability Tests of Connector Contact Pairs</w:t>
               </w:r>
@@ -3768,51 +3768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des phénomènes liés à un amorçage humide d'un défaut d'arc électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Aichoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5701,256 +5701,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Temperature Measurement of Copper Contact Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Andlauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th High-Tech Plasma Processes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Belgium</w:t>
+              <w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.148-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557110v1</w:t>
+                <w:t xml:space="preserve">hal-00554772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Measurement of Copper Contact Surfaces</w:t>
+                <w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Andlauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Klonowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.148-152</w:t>
+              <w:t xml:space="preserve">11th High-Tech Plasma Processes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554772v1</w:t>
+                <w:t xml:space="preserve">hal-00557110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the observation of the effective electrical contact area with the help of a space time resolved thermal camera</w:t>
               </w:r>
@@ -7455,51 +7455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Tocqueville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Donaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Decleene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01562352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Chance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan K. Bhartia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2455-2017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1SZFPG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130409" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KCXTVDNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140065" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S55ZNHPH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2014.2343792" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2185069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100407" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5P77WLWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/275/1/012004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Teste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFGQWV59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2009.0035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klonowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabrerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouega" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uhlig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000163" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Chabrerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/5/010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pietri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Aichoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05229721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichoun Yousra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teste Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC60657.2024.10599031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04274251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03451497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etchenique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhlifa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554772v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poizat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Nsoumbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144271v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2001.953219" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabrerie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1999.795938" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1994.636846" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05274117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Tocqueville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Donaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Decleene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01562352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Chance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan K. Bhartia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2455-2017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1SZFPG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130409" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KCXTVDNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2014.2343792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S55ZNHPH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2185069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100407" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5P77WLWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/275/1/012004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Teste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFGQWV59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2009.0035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klonowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabrerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uhlig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000163" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144833v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouega" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Chabrerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/5/010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pietri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Aichoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05229721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichoun Yousra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teste Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC60657.2024.10599031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04274251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03451497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etchenique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhlifa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poizat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Nsoumbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144271v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2001.953219" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabrerie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1999.795938" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1994.636846" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05274117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>