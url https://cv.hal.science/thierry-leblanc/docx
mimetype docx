--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3269,256 +3269,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la distribution spatiale de température de plasma d'arc électrique dans l'air en régime DC et pression aéronautique</w:t>
+                <w:t xml:space="preserve">Voltage evolution in low pressure free electric arcs in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Aichoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2025 (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases 36th Edition (ICPIG 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279567v1</w:t>
+                <w:t xml:space="preserve">hal-05279532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage evolution in low pressure free electric arcs in air</w:t>
+                <w:t xml:space="preserve">Mesure de la distribution spatiale de température de plasma d'arc électrique dans l'air en régime DC et pression aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Pietri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra Aichoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases 36th Edition (ICPIG 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2025 (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279532v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Friction and Wear Mechanisms Occuring During Durability Tests of Connector Contact Pairs</w:t>
               </w:r>
@@ -3762,282 +3762,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des phénomènes liés à un amorçage humide d'un défaut d'arc électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yousra Aichoun</w:t>
+                <w:t xml:space="preserve">New developments in PFPE lubrication: application to tinned electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lotierzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 68th Holm Conference on Electrical Contacts (HOLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Seattle (USA), Washington, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM56075.2023.10352298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274251v1</w:t>
+                <w:t xml:space="preserve">hal-04409401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in PFPE lubrication: application to tinned electrical contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">Description des phénomènes liés à un amorçage humide d'un défaut d'arc électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Aichoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhlifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 68th Holm Conference on Electrical Contacts (HOLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France. p. 59 - id450791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HOLM56075.2023.10352298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04409401v1</w:t>
+                <w:t xml:space="preserve">hal-04274251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of arc fault in aeronautical conditions</w:t>
               </w:r>
@@ -6958,70 +6958,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Symposium on Physics of Switching Arc (FSO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Nové Město na Moravě, Czech Republic. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -7455,51 +7455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Tocqueville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Donaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Decleene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01562352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Chance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan K. Bhartia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2455-2017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1SZFPG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130409" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KCXTVDNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2014.2343792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S55ZNHPH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2185069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100407" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5P77WLWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/275/1/012004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Teste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFGQWV59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2009.0035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klonowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabrerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uhlig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000163" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144833v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouega" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Chabrerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/5/010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pietri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Aichoun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05229721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichoun Yousra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teste Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC60657.2024.10599031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04274251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03451497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etchenique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhlifa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poizat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Nsoumbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144271v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2001.953219" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabrerie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1999.795938" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1994.636846" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05274117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Tocqueville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Donaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Decleene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Nouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01562352v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Chance" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan K. Bhartia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2455-2017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assailly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire E. Lazareth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7448" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1SZFPG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130409" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KCXTVDNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2014.2343792" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S55ZNHPH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2185069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100407" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5P77WLWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/275/1/012004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719812v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Teste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFGQWV59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2009.0035" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klonowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320219v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144214v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002039" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabrerie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uhlig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000163" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144833v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouega" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000152" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Chabrerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/5/010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pietri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Aichoun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05229721v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichoun Yousra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teste Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC60657.2024.10599031" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04274251v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03451497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etchenique" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhlifa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376066v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poizat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Nsoumbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144271v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2001.953219" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabrerie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1999.795938" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1994.636846" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05274117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335224v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>