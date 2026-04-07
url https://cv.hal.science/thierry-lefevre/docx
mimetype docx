--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,12742 +234,12726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic polymorphism of msp2 in Plasmodium falciparum isolates among asymptomatic malaria infections from two ecological settings in Cameroon</w:t>
+                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bouopda-Tuedom</w:t>
+                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Abate</w:t>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Feufack-Donfack</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ngou</w:t>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Bayibeki</w:t>
+                <w:t xml:space="preserve">Bruno Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (1), 253 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-025-05414-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392639v1</w:t>
+                <w:t xml:space="preserve">hal-04879778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying mosquito plant hosts from ingested nectar secondary metabolites</w:t>
+                <w:t xml:space="preserve">Genetic polymorphism of msp2 in Plasmodium falciparum isolates among asymptomatic malaria infections from two ecological settings in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Cooper</w:t>
+                <w:t xml:space="preserve">Aline Bouopda-Tuedom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Malmgren</w:t>
+                <w:t xml:space="preserve">Luc Abate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frances Hawkes</w:t>
+                <w:t xml:space="preserve">Brice Feufack-Donfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Farrell</w:t>
+                <w:t xml:space="preserve">Christelle Ngou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domonbabele Hien</w:t>
+                <w:t xml:space="preserve">Albert Bayibeki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.6488. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), 253 [14 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-88933-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-025-05414-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963406v1</w:t>
+                <w:t xml:space="preserve">hal-05392639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobotanical survey of antimalarial and mosquito-repellent plants in the Centre and Hauts-Bassins Regions of Burkina Faso</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying mosquito plant hosts from ingested nectar secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sicoudoin Laurrainne Prisca Paré</w:t>
+                <w:t xml:space="preserve">Amanda Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Malmgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Hawkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnobotany Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32859/era.32.20.1-24⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.6488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-88933-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392625v1</w:t>
+                <w:t xml:space="preserve">hal-04963406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of non-pyrethroid indoor residual spraying or intensive behaviour change communication in combination with long-lasting insecticidal nets for malaria control in west Africa: a pragmatic, cluster-randomised, controlled trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Some</w:t>
+                <w:t xml:space="preserve">Ethnobotanical survey of antimalarial and mosquito-repellent plants in the Centre and Hauts-Bassins Regions of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Youba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saamou Isaac Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouliga Benjamin Koama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N'Cho Tchiekoi</w:t>
+                <w:t xml:space="preserve">Sicoudoin Laurrainne Prisca Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet global health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (9), pp.e1605-e1616. </w:t>
+              <w:t xml:space="preserve">Ethnobotany Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00216-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32859/era.32.20.1-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216102v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the necessity of accounting for age structure in human malaria transmission modeling</w:t>
+                <w:t xml:space="preserve">Efficacy of non-pyrethroid indoor residual spraying or intensive behaviour change communication in combination with long-lasting insecticidal nets for malaria control in west Africa: a pragmatic, cluster-randomised, controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Richard</w:t>
+                <w:t xml:space="preserve">Nicolas Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Choisy</w:t>
+                <w:t xml:space="preserve">Issaka Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Serge-Brice Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Some</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'Cho Tchiekoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mbs.2024.109319⟩</w:t>
+              <w:t xml:space="preserve">The Lancet global health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e1605-e1616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2214-109X(25)00216-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231975v3</w:t>
+                <w:t xml:space="preserve">hal-05216102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple, field-applicable method to increase the infectivity of wild isolates of Plasmodium falciparum to mosquito vectors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the necessity of accounting for age structure in human malaria transmission modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekôbié Nao</w:t>
+                <w:t xml:space="preserve">Quentin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisca Paré</w:t>
+                <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Guissou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-04969-0⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 378, pp.109319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2024.109319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744725v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231975v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of circulating isolates of Plasmodium falciparum is accelerated in Anopheles vectors with reduced reproductive output</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple, field-applicable method to increase the infectivity of wild isolates of Plasmodium falciparum to mosquito vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Itoe</w:t>
+                <w:t xml:space="preserve">Seydou Bienvenu Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Robert Shaw</w:t>
+                <w:t xml:space="preserve">Ekôbié Nao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Dombagniro Hien</w:t>
+                <w:t xml:space="preserve">Prisca Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bali Jean Bazié</w:t>
+                <w:t xml:space="preserve">Edwige Guissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (1), pp.e0011890. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-04969-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744729v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito ageing modulates the development, virulence and transmission potential of pathogens</w:t>
+                <w:t xml:space="preserve">Development of circulating isolates of Plasmodium falciparum is accelerated in Anopheles vectors with reduced reproductive output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Somé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Guissou</w:t>
+                <w:t xml:space="preserve">Kristine Werling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dari Da</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Choisy</w:t>
+                <w:t xml:space="preserve">Maurice Itoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Robert Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Dombagniro Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bali Jean Bazié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2097⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.e0011890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744732v1</w:t>
+                <w:t xml:space="preserve">hal-04744729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of blood meals taken on ivermectin-treated livestock on survival and egg production of the malaria vector Anopheles coluzzii under laboratory conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mosquito ageing modulates the development, virulence and transmission potential of pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Patrick Heinrich</w:t>
+                <w:t xml:space="preserve">Bernard Somé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Guissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Porciani</w:t>
+                <w:t xml:space="preserve">Dari Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0308293. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2014), pp.20232097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.2097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744721v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of plant preference: The malaria vectors Anopheles gambiae and Anopheles coluzzii select suboptimal food sources for their survival and reproduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of blood meals taken on ivermectin-treated livestock on survival and egg production of the malaria vector Anopheles coluzzii under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakiswendé Yerbanga</w:t>
+                <w:t xml:space="preserve">Sié Hermann Pooda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Cohuet</w:t>
+                <w:t xml:space="preserve">Domonbabele François de Salle Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaïla Pagabeleguem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Patrick Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Porciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11187⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0308293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744728v1</w:t>
+                <w:t xml:space="preserve">hal-04744721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced effect of seasonal malaria chemoprevention when coupled with nutrients supplementation for preventing malaria in children under 5 years old in Burkina Faso: a randomized open label trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Toussaint Rouamba</w:t>
+                <w:t xml:space="preserve">The paradox of plant preference: The malaria vectors Anopheles gambiae and Anopheles coluzzii select suboptimal food sources for their survival and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Youba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulalie Compaoré</w:t>
+                <w:t xml:space="preserve">Rakiswendé Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yssimini Nadège Guillène Tibiri</w:t>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22 (1), pp.315. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.e11187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-023-04745-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252434v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple hosts, multiple impacts: the role of vertebrate host diversity in shaping mosquito life history and pathogen transmission</w:t>
+                <w:t xml:space="preserve">Enhanced effect of seasonal malaria chemoprevention when coupled with nutrients supplementation for preventing malaria in children under 5 years old in Burkina Faso: a randomized open label trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Vantaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moiroux</w:t>
+                <w:t xml:space="preserve">Paul Sondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bérenger Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Rouamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Compaoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yssimini Nadège Guillène Tibiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.288⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-023-04745-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123303v1</w:t>
+                <w:t xml:space="preserve">hal-04252434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline malarial and nutritional profile of children under seasonal malaria chemoprevention coverage in the health district of Nanoro, Burkina Faso</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple hosts, multiple impacts: the role of vertebrate host diversity in shaping mosquito life history and pathogen transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287210⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252431v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring manipulative strategies of a trophically-transmitted parasite across its ontogeny</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baseline malarial and nutritional profile of children under seasonal malaria chemoprevention coverage in the health district of Nanoro, Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Rouamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christian Tahita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Derra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berenger Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.zool.100215⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (6), pp.e0287210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744735v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention reducing malaria parasite load in vector mosquitoes: No impact on Plasmodium falciparum extrinsic incubation period and the survival of Anopheles gambiae</w:t>
+                <w:t xml:space="preserve">Exploring manipulative strategies of a trophically-transmitted parasite across its ontogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Guissou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community In Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.zool.100215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04252425v1</w:t>
+                <w:t xml:space="preserve">hal-04744735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using an antimalarial in mosquitoes overcomes Anopheles and Plasmodium resistance to malaria control strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Paton</w:t>
+                <w:t xml:space="preserve">Intervention reducing malaria parasite load in vector mosquitoes: No impact on Plasmodium falciparum extrinsic incubation period and the survival of Anopheles gambiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Guissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Probst</w:t>
+                <w:t xml:space="preserve">Dari Frédéric Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Ma</w:t>
+                <w:t xml:space="preserve">Domombabele François de Sales Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelsey Adams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Robert Shaw</w:t>
+                <w:t xml:space="preserve">Koudraogo Bienvenue Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rakiswende Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.e1010609. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010609⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (5), pp.e1011084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873729v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural plant diet impacts phenotypic expression of pyrethroid resistance in Anopheles mosquitoes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Cohuet</w:t>
+                <w:t xml:space="preserve">Using an antimalarial in mosquitoes overcomes Anopheles and Plasmodium resistance to malaria control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Paton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Robert Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25681-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.e1010609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252295v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity of Plasmodium falciparum and Distribution of Antimalarial Drug Resistance Mutations in Symptomatic and Asymptomatic Infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ngou Maffo</w:t>
+                <w:t xml:space="preserve">Natural plant diet impacts phenotypic expression of pyrethroid resistance in Anopheles mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koama Bayili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.00188-22⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.21431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25681-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873724v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting field-mosquito collection techniques in a perspective of near-infrared spectroscopy implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mouonniba Somé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dari Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicaise Denis C. Djègbè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawata Inès Géraldine Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (1), pp.338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-022-05458-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic Diversity of Plasmodium falciparum and Distribution of Antimalarial Drug Resistance Mutations in Symptomatic and Asymptomatic Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t>
+                <w:t xml:space="preserve">Elangwe Sarah-Matio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Fournet</w:t>
+                <w:t xml:space="preserve">Emilie Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoues Alout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Nsango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ngou Maffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00188-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615705v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evidence for manipulation of mosquito host selection by the human malaria parasite, Plasmodium falciparum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Yao</w:t>
+                <w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domonbabele Fds Hien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Guissou</w:t>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bienvenue K Yameogo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodrigo P.P. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoues Alout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.13⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.404-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2022.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349954v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the public health impact of a malaria transmission-blocking vaccine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dari Da</w:t>
+                <w:t xml:space="preserve">Field evidence for manipulation of mosquito host selection by the human malaria parasite, Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Serge Yerbanga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Franck Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele Fds Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Guissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenue K Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21775-3⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450550v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum gametocyte carriage in symptomatic patients shows significant association with genetically diverse infections, anaemia, and asexual stage density</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Toussaint Rouamba</w:t>
+                <w:t xml:space="preserve">Predicting the public health impact of a malaria transmission-blocking vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Challenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Olivera Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dari Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Serge Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21775-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-020-03559-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03450564v1</w:t>
+                <w:t xml:space="preserve">hal-03450550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-destructive sugar-feeding assay for parasite detection and estimating the extrinsic incubation period of Plasmodium falciparum in individual mosquito vectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eunho Suh</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum gametocyte carriage in symptomatic patients shows significant association with genetically diverse infections, anaemia, and asexual stage density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biebo Bihoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christian Tahita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Derra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Rouamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88659-w⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-020-03559-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450545v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of seasonal malaria chemoprevention plus azithromycin on Plasmodium falciparum transmission: gametocyte infectivity and mosquito fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koudraogo Bienvenue Yaméogo</w:t>
+                <w:t xml:space="preserve">A non-destructive sugar-feeding assay for parasite detection and estimating the extrinsic incubation period of Plasmodium falciparum in individual mosquito vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Guissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Jessica Waite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunho Suh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-021-03855-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88659-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450530v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Plasmodium falciparum in laboratory-reared and naturally infected wild mosquitoes using near-infrared spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Sala</w:t>
+                <w:t xml:space="preserve">Effect of seasonal malaria chemoprevention plus azithromycin on Plasmodium falciparum transmission: gametocyte infectivity and mosquito fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koudraogo Bienvenue Yaméogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seydou Bienvenu Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-021-03855-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-89715-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03450542v1</w:t>
+                <w:t xml:space="preserve">hal-03450530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in Plasmodium falciparum parasites and mutations in the resistance genes Pfcrt and Pfmdr1 in Nanoro area, Burkina Faso</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Derra</w:t>
+                <w:t xml:space="preserve">Detection of Plasmodium falciparum in laboratory-reared and naturally infected wild mosquitoes using near-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dari Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Somé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Esperança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11604/pamj.2021.39.118.26959⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-89715-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450537v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-vector malaria transmission model structured by age, time since infection and waning immunity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymorphisms in Plasmodium falciparum parasites and mutations in the resistance genes Pfcrt and Pfmdr1 in Nanoro area, Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biebo Bihoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christian Tahita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Derra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103393⟩</w:t>
+              <w:t xml:space="preserve">The Pan African Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11604/pamj.2021.39.118.26959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090649v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of the alkaloid ricinine on the capacity of Anopheles gambiae and Anopheles coluzzii to transmit Plasmodium falciparum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Domonbabele Hien</w:t>
+                <w:t xml:space="preserve">Human-vector malaria transmission model structured by age, time since infection and waning immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisca Paré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Koama</w:t>
+                <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Guissou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsès Djidjou-Demasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-04992-z⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Real World Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nonrwa.2021.103393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450522v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different distribution of malaria parasite in left and right extremities of vertebrate hosts translates into differences in parasite transmission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kounbobr R Dabiré</w:t>
+                <w:t xml:space="preserve">Contrasting effects of the alkaloid ricinine on the capacity of Anopheles gambiae and Anopheles coluzzii to transmit Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bosco Ouédraogo</w:t>
+                <w:t xml:space="preserve">Benjamin Koama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Guissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67180-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-04992-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992592v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mating-induced reproductive gene promotes Anopheles tolerance to Plasmodium falciparum infection</w:t>
+                <w:t xml:space="preserve">Different distribution of malaria parasite in left and right extremities of vertebrate hosts translates into differences in parasite transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Marcenac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Robert Shaw</w:t>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evdoxia Kakani</w:t>
+                <w:t xml:space="preserve">Julie Isaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Mitchell</w:t>
+                <w:t xml:space="preserve">Rakiswendé S Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam South</w:t>
+                <w:t xml:space="preserve">Kounbobr R Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bosco Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008908⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67180-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450556v1</w:t>
+                <w:t xml:space="preserve">hal-02992592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer and mosquitoes – An unsuspected close connection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mating-induced reproductive gene promotes Anopheles tolerance to Plasmodium falciparum infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Roche</w:t>
+                <w:t xml:space="preserve">Perrine Marcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Robert Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Clément Gouagna</w:t>
+                <w:t xml:space="preserve">Evdoxia Kakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+                <w:t xml:space="preserve">Sara Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Ujvari</w:t>
+                <w:t xml:space="preserve">Adam South</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 743, pp.140631. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (12), pp.e1008908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959074v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of irradiation on the survival and susceptibility of female Anopheles arabiensis to natural isolates of Plasmodium falciparum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancer and mosquitoes – An unsuspected close connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Poda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dari Frédéric Da</w:t>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Clément Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine M Dujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Ujvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-04135-w⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 743, pp.140631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992966v1</w:t>
+                <w:t xml:space="preserve">hal-02959074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Plasmodium falciparum multiplicity of infection and genetic diversity in Burkina Faso</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Taconet</w:t>
+                <w:t xml:space="preserve">Effect of irradiation on the survival and susceptibility of female Anopheles arabiensis to natural isolates of Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Guissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domombabele François de Sales Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rakiswende Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dari Frédéric Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-04302-z⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13, pp.266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-04135-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992983v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Plasmodium infection intensity in naturally infected malaria vectors in Africa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Morlais</w:t>
+                <w:t xml:space="preserve">Determinants of Plasmodium falciparum multiplicity of infection and genetic diversity in Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Derra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toussaint Rouamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parfait H Awono-Ambéné</w:t>
+                <w:t xml:space="preserve">Seydou Nakanabo Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Taconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.05.012⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-04302-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992995v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural adaptations of mosquito vectors to insecticide control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Plasmodium infection intensity in naturally infected malaria vectors in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pennetier</w:t>
+                <w:t xml:space="preserve">Anaïs Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dari Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Chandre</w:t>
+                <w:t xml:space="preserve">Serge R Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Morlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait H Awono-Ambéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.985 - 996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411126v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin changes in Anopheles gambiae induced by Plasmodium falciparum infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Behavioural adaptations of mosquito vectors to insecticide control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor G Corces</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13072-018-0250-9⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998017v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of vector control tools against malaria-infected mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soromane Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonsine Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Porciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-43195-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically diverse Plasmodium falciparum infections, within-host competition and symptomatic malaria in humans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Chromatin changes in Anopheles gambiae induced by Plasmodium falciparum infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé S Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zékiba Tarnagda</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bosco Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor G Corces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36493-y⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13072-018-0250-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997986v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of irradiation on the reproductive traits of field and laboratory An. arabiensis mosquitoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge B Poda</w:t>
+                <w:t xml:space="preserve">Genetically diverse Plasmodium falciparum infections, within-host competition and symptomatic malaria in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Derra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Guissou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sévérin N Bimbile-Somda</w:t>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Gilles</w:t>
+                <w:t xml:space="preserve">Seydou Diallo-Nakanabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zékiba Tarnagda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-3228-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36493-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971501v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the extrinsic incubation period of malaria parasites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of irradiation on the reproductive traits of field and laboratory An. arabiensis mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Baldini</w:t>
+                <w:t xml:space="preserve">Serge B Poda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Guissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille Barreaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Hamidou Maïga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penelope A Lynch</w:t>
+                <w:t xml:space="preserve">Sévérin N Bimbile-Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-2761-4⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 11, pp.641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3228-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912409v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission traits of malaria parasites within the mosquito: Genetic variation, phenotypic plasticity, and consequences for control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Ohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Evolutionary Perspectives on Human Infectious Diseases: Challenges, Advances and Promises, 11 (4), pp.456-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary perspectives on human infectious diseases: Challenges, advances, and promises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rethinking the extrinsic incubation period of malaria parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Rudge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Johanna R Ohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Barreaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penelope A Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12586⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-2761-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410979v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence for manipulation of Anopheles gambiae, An. coluzzii and An. arabiensis host preference by Plasmodium falciparum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary perspectives on human infectious diseases: Challenges, advances, and promises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Echaubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rudge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09821-x⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013625v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Antibioresistance Characterisation of Culturable Bacteria in the Intestinal Microbiota of Mosquitoes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No evidence for manipulation of Anopheles gambiae, An. coluzzii and An. arabiensis host preference by Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gendrin</w:t>
+                <w:t xml:space="preserve">Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Sangaré</w:t>
+                <w:t xml:space="preserve">Domonbabele F D S Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufiane Sanou</w:t>
+                <w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenue K Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector Biology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 02 (02), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.9145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2473-4810.1000123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09821-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410981v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two lead malaria transmission blocking vaccine candidate antibodies in natural parasite-vector combinations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and Antibioresistance Characterisation of Culturable Bacteria in the Intestinal Microbiota of Mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dari F Da</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rakiswendé S Yerbanga</w:t>
+                <w:t xml:space="preserve">Yerbanga Rs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumi Biswas</w:t>
+                <w:t xml:space="preserve">Aminata Fofana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Kapulu</w:t>
+                <w:t xml:space="preserve">Mathilde Gendrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Sangaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-06130-1⟩</w:t>
+              <w:t xml:space="preserve">Vector Biology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 02 (02), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2473-4810.1000123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005439v1</w:t>
+                <w:t xml:space="preserve">hal-02410981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of epistasis provides further support to the Red Queen theory of host-parasite coevolution</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of two lead malaria transmission blocking vaccine candidate antibodies in natural parasite-vector combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bompard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dari F Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé S Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumi Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Kapulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.6766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06130-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01467045v1</w:t>
+                <w:t xml:space="preserve">hal-02005439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic regulation of Plasmodium falciparum clonally variant gene expression during development in Anopheles gambiae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evidence of epistasis provides further support to the Red Queen theory of host-parasite coevolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Mennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40655⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010957v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plants against Malaria and Mosquitoes in Sahel region of Burkina Faso: An Ethno-botanical survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Epigenetic regulation of Plasmodium falciparum clonally variant gene expression during development in Anopheles gambiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gómez-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakiswendé S Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Sangaré</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jordan Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Herbal Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.40655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411013v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval nutritional stress affects vector life history traits and human malaria transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Plants against Malaria and Mosquitoes in Sahel region of Burkina Faso: An Ethno-botanical survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Nadège Bonkian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé S Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminata Traoré Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roch Roche</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Sangaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Herbal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409057v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Effects of Azithromycin, Doxycycline, and Cotrimoxazole in Ingested Blood on the Vectorial Capacity of Malaria Mosquitoes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Larval nutritional stress affects vector life history traits and human malaria transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roch Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofw074⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.36778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411122v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and host specificity of a neogregarine protozoan in four milkweed butterfly hosts (Danaus spp.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanore Sternberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobus de Roode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Altizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140, pp.75-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jip.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host manipulation by cancer cells: Expectations, facts, and therapeutic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tazzio Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacqueline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEssays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (3), pp.276-285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.201500163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-Mediated Effects on Mosquito Capacity to Transmit Human Malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domonbabele F D S Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakiswende S Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (8), pp.e1005773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neemazal ® as a possible alternative control tool for malaria and African trypanosomiasis?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Mouline</w:t>
+                <w:t xml:space="preserve">Differential Effects of Azithromycin, Doxycycline, and Cotrimoxazole in Ingested Blood on the Vectorial Capacity of Malaria Mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gendrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bosco Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1538-x⟩</w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.ofw074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofw074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957470v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of larvicidal and larval nutritional stresses on Anopheles gambiae development, survival and competence for Plasmodium falciparum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Neemazal ® as a possible alternative control tool for malaria and African trypanosomiasis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Serge Serge Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rayaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Salou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1514-5⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9, pp.263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1538-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411107v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity level and aggregation behavior in the crustacean gammarid Gammarus insensibilis parasitized by the manipulative trematode Microphallus papillorobustus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of larvicidal and larval nutritional stresses on Anopheles gambiae development, survival and competence for Plasmodium falciparum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issiaka Ouattarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00109⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1514-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411009v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for carry-over effects of predator exposure on pathogen transmission potential</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roche</w:t>
+                <w:t xml:space="preserve">Activity level and aggregation behavior in the crustacean gammarid Gammarus insensibilis parasitized by the manipulative trematode Microphallus papillorobustus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koudraogo Yameogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+                <w:t xml:space="preserve">Anaïs Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2430⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411102v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration of ivermectin to peridomestic cattle: a promising approach to target the residual transmission of human malaria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Yerbanga</w:t>
+                <w:t xml:space="preserve">Evidence for carry-over effects of predator exposure on pathogen transmission potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koudraogo Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-1001-z⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1821), pp.20152430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411100v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-seeking behaviors of mosquitoes experimentally infected with sympatric field isolates of the human malaria parasite Plasmodium falciparum: no evidence for host manipulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+                <w:t xml:space="preserve">Administration of ivermectin to peridomestic cattle: a promising approach to target the residual transmission of human malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Pooda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rayaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele François de Sale Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-1001-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02411106v1</w:t>
+                <w:t xml:space="preserve">hal-02411100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritable variation in host tolerance and resistance inferred from a wild host–parasite system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Host-seeking behaviors of mosquitoes experimentally infected with sympatric field isolates of the human malaria parasite Plasmodium falciparum: no evidence for host manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenue K Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2567⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2015.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411043v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual experience affects host choice in malaria vector mosquitoes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Heritable variation in host tolerance and resistance inferred from a wild host–parasite system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Mazé-Guilmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Páez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Cohuet</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-3305-7-249⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1779), pp.20132567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411105v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heavy legacy: offspring of malaria-infected mosquitoes show reduced disease resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2875-13-442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of natural Anopheles arabiensis swarms in an urban area of Bobo-Dioulasso city, Burkina Faso, West Africa.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. S. Bimbilé-Somda</w:t>
+                <w:t xml:space="preserve">Individual experience affects host choice in malaria vector mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. D. Soma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kounbrobr Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 130C, pp.44-50. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-7-249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00933259v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Genetic Determinants of Mosquito Competence for Malaria Parasites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occurrence of natural Anopheles arabiensis swarms in an urban area of Bobo-Dioulasso city, Burkina Faso, West Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. R. Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. S. Bimbilé-Somda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D. Soma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003365⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130C, pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411036v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Medication in Animals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Non-Genetic Determinants of Mosquito Competence for Malaria Parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hunter</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mouline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1235824⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (6), pp.e1003365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411026v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sick ants become unsociable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Self-Medication in Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Roode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. D’ettorre</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02425.x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 340 (6129), pp.150-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1235824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411120v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassortant influenza A viruses in wild duck populations: effects on viral shedding and persistence in water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sick ants become unsociable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D’ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2012.1271⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.342-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02425.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411035v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Immunity in Insects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Reassortant influenza A viruses in wild duck populations: effects on viral shedding and persistence in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinand Sreevatsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthannan Ramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1744), pp.3967-3975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2012.1271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects3030789⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02411018v1</w:t>
+                <w:t xml:space="preserve">hal-02411035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in drift behaviour between the native Gammarus pulex and the exotic Gammarus roeseli and possible implications for the invader’s success</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Behavioral Immunity in Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobus de Roode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), pp.789-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects3030789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9899-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02411124v1</w:t>
+                <w:t xml:space="preserve">hal-02411018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-seeking behavior in worm-infected crickets and reversibility of parasitic manipulation.</w:t>
+                <w:t xml:space="preserve">Interspecific differences in drift behaviour between the native Gammarus pulex and the exotic Gammarus roeseli and possible implications for the invader’s success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Ponton</w:t>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Otálora-Luna</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arq215⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.1409-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9899-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814753v1</w:t>
+                <w:t xml:space="preserve">hal-02411124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in drift behaviour between the native Gammarus pulex and the exotic Gammarus roeseli and possible implications for the invader's success.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Water-seeking behavior in worm-infected crickets and reversibility of parasitic manipulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Otálora-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blatter</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick M Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9899-0⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.392-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arq215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00596566v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beer Consumption Increases Human Attractiveness to Malaria Mosquitoes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Interspecific differences in drift behaviour between the native Gammarus pulex and the exotic Gammarus roeseli and possible implications for the invader's success.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lagrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Motreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009546⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.1409-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9899-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411041v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for trans-generational medication in nature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Beer Consumption Increases Human Attractiveness to Malaria Mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Clément Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Kounbobr Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01537.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.e9546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411125v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation in resistance, but not tolerance, to a protozoan parasite in the monarch butterfly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Evidence for trans-generational medication in nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobus de Roode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2010.1479⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (12), pp.1485-1493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01537.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411040v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of the body snatchers: the diversity and evolution of manipulative strategies in host-parasite interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Genetic variation in resistance, but not tolerance, to a protozoan parasite in the monarch butterfly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Jo Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobus de Roode</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-308X(08)00603-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 278 (1706), pp.751-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2010.1479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964602v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary lability of odour-mediated host preference by the malaria vector Anopheles gambiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Clément Gouagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kounbrobr Roch Dabire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Elguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (2), pp.228-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2009.02206.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ecological significance of manipulative parasites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Invasion of the body snatchers: the diversity and evolution of manipulative strategies in host-parasite interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley A. Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Georges Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Missé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Poulin</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2008.08.007⟩</w:t>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68, pp.45-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-308X(08)00603-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02519128v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Nature and Nurture: Phenotypic Plasticity in Blood-Feeding Behavior of Anopheles gambiae s.s. When Humans Are Not Readily Accessible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">The ecological significance of manipulative parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louis-Clément Gouagna</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2009.09-0124⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2008.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519204v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection and body odours: Evolutionary and medical perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Beyond Nature and Nurture: Phenotypic Plasticity in Blood-Feeding Behavior of Anopheles gambiae s.s. When Humans Are Not Readily Accessible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Missé</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Clément Gouagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.018⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81 (6), pp.1023-1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2009.09-0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02519193v1</w:t>
+                <w:t xml:space="preserve">hal-02519204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting host compensatory responses: the ‘must’ of manipulation?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Infection and body odours: Evolutionary and medical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Prugnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.1006-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2009.04.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2008.06.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02520005v1</w:t>
+                <w:t xml:space="preserve">hal-02519193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the scene, something else is pulling the strings: Emphasizing parasitic manipulation in vector-borne diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Exploiting host compensatory responses: the ‘must’ of manipulation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Hurd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.05.008⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (10), pp.435-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2008.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02520474v1</w:t>
+                <w:t xml:space="preserve">hal-02520005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trypanosoma brucei brucei induces alteration in the head proteome of the tsetse fly vector Glossina palpalis gambiensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Behind the scene, something else is pulling the strings: Emphasizing parasitic manipulation in vector-borne diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2007.00761.x⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (4), pp.504-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308250v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence and resistance in malaria: who drives the outcome of the infection?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Trypanosoma brucei brucei induces alteration in the head proteome of the tsetse fly vector Glossina palpalis gambiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2007.04.012⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (6), pp.651-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2007.00761.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520516v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria Plasmodium agent induces alteration in the head proteome of their Anopheles mosquito host</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Virulence and resistance in malaria: who drives the outcome of the infection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200601021⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (7), pp.299-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2007.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308239v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Prospects for Research on Manipulation of Insect Vectors by Pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Malaria Plasmodium agent induces alteration in the head proteome of their Anopheles mosquito host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hilary Hurd</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Biron</w:t>
+                <w:t xml:space="preserve">Alex Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Levashina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0020072⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (11), pp.1908-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200601021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308038v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pitfalls of proteomics experiments without the correct use of bioinformatics tools.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+                <w:t xml:space="preserve">New Prospects for Research on Manipulation of Insect Vectors by Pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob C. Koella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilary Hurd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Biron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugh D. Loxdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (7), pp.e72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0020072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200600223⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02411119v1</w:t>
+                <w:t xml:space="preserve">hal-02308038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasite survives predation on its host</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">The pitfalls of proteomics experiments without the correct use of bioinformatics tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Duneau</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh D. Loxdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (20), pp.5577-5596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200600223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/440756a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02992927v1</w:t>
+                <w:t xml:space="preserve">hal-02411119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do distantly related parasites rely on the same proximate factors to alter the behaviour of their hosts?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Parasite survives predation on its host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hugh D. Loxdale</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Georges Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3654⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 440 (7085), pp.756-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/440756a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199184v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hairworm anti-predator strategy: a study of causes and consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Do distantly related parasites rely on the same proximate factors to alter the behaviour of their hosts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Duneau</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh D. Loxdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0031182006000904⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1603), pp.2869-2877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2006.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02308214v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...30 lines deleted...]
-      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hairworm anti-predator strategy: a study of causes and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 133 (05), pp.631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182006000904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefevre</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04879778v1</w:t>
+                <w:t xml:space="preserve">hal-02308214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial clearance of pre-established Plasmodium falciparum infection in mosquitoes by feeding on patients treated with Artemether+Lumefantrine + Atovaquone-Proguanil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Adjei-Kusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Naadu Placca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-SOVE 2024, 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier (Le Corum), France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, S5-P06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-geographical characterization of an Anopheles gambiae hybrid zone in ‘Far-West’ Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Malick Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kengne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Bado Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S1-P06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Impact of Plant-Based Diets on Aedes albopictus Mosquitoes and Arboviral Transmission in Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S2-P17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track the Tiger: Unraveling Resting Site Preferences of Aedes albopictus in Occitania, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Bardy-Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , ESOVE 2024 - the 23rd European Society for Vector Ecology Conference. Book of Abstracts, pp.S2-P25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosomiasis: Investigating the role of microbiome on snail competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOPA 2022 – 15th International Congress of Parasitology “Living with Parasites”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Copenhague, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competence of the secondary vectors An. coustani, An. squamosus and An. rufipes for Plasmodium falciparum as measured by direct membrane feeding assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dari Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Guissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Pan-African Mosquito Control Association Annual Conference and Exhibition (PAMCA 2019) "Strengthening Surveillance Systems for Vector-borne disease elimination in Africa"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Yaoundé, Cameroon. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12979,542 +12963,542 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles écologiques des arthropodes vecteurs, avec une considération particulière à la contribution des moustiques à la pollinisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Vecteurs et ravageurs, contrôle et biodiversité "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vectopole Sud, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecological roles of mosquitoes, with special reference to their contribution to pollination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour of arthropod disease vectors: a source for biorational pest control in a one health context ( MAK!T)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpellier Advanced Knowledge Institute on Transitions (MAK!T), Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Plasmodium falciparum oocyst loads in naturally infected mosquitoes in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dari F. Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas S. Churcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the American Society of Tropical medicine and Hygiene (ASTMH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for evaluating different malaria transmission blocking vaccines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dari F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Tropical Medicine and Hygiene Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between transmission blocking vaccines and natural immunity against Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dari Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bompard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Serge Serge Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumi Biswas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03398801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13524,117 +13508,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation parasitaire et maladies vectorielles (In: Santé, médecine et sciences de l'évolution - Les maladies infectieuses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DeBoeck, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13644,172 +13628,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des interactions entre espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Selosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Thomas, T. Lefèvre &amp; M. Raymond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.533-616, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId472"/>
+      <w:footerReference w:type="default" r:id="rId473"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13956,51 +13940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saamou Isaac Boni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouliga Benjamin Koama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Youba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.120729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouopda-Tuedom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Feufack-Donfack" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bayibeki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05414-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Malmgren" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Hawkes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Farrell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Hien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88933-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicoudoin Laurrainne Prisca Par&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32859/era.32.20.1-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Some" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Cho Tchiekoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00216-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231975v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2024.109319" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744725v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bienvenu Ouattara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek&#244;bi&#233; Nao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Par&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04969-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Werling" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Itoe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Robert Shaw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dombagniro Hien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bali Jean Bazi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011890" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744732v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Som&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Hermann Pooda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Salle Hien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Pagabeleguem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Patrick Heinrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308293" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Yerbanga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Kabor&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rouamba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Compaor&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yssimini Nad&#232;ge Guill&#232;ne Tibiri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04745-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.288" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christian Tahita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Derra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Kabore" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287210" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.zool.100215" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252425v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Fr&#233;d&#233;ric Da" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domombabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Bienvenue Yameogo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rakiswende Yerbanga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Paton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Probst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Adams" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010609" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252295v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koama Bayili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25681-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elangwe Sarah-Matio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillochon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nsango" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngou Maffo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00188-22" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873719v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mouonniba Som&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Mccabe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Denis C. Dj&#232;gb&#232;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawata In&#232;s G&#233;raldine Par&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05458-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349954v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Yao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fds Hien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue K Yameogo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.13" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Challenger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Olivera Mesa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serge Yerbanga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21775-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biebo Bihoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03559-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Waite" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunho Suh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88659-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Bienvenue Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Serge Yerbanga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03855-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450542v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Esperan&#231;a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89715-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450537v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Kabore" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2021.39.118.26959" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090649v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103393" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450522v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koama" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04992-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Isa&#239;a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr R Dabir&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67180-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marcenac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdoxia Kakani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mitchell" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam South" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008908" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02959074v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140631" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04135-w" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Nakanabo Diallo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04302-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992995v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge R Yerbanga" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.05.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411126v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.03.005" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998017v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Ruiz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G Corces" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-018-0250-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170837v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mulatier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soromane Camara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43195-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01997986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Diallo-Nakanabo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;kiba Tarnagda" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36493-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971501v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B Poda" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rin N Bimbile-Somda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gilles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3228-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912409v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna R Ohm" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baldini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Barreaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Lynch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2761-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410971v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ohm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12571" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Echaubard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rudge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12586" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013625v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele F D S Hien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09821-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerbanga Rs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Fofana" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gendrin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sangar&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sanou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2473-4810.1000123" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005439v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F Da" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Biswas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Kapulu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06130-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mennerat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010957v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez-D&#237;az" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordan Rowley" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40655" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nad&#232;ge Bonkian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminata Traor&#233; Coulibaly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409057v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roch Roche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36778" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bosco Ouedraogo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw074" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971577v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Barriga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanore Sternberg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus de Roode" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Altizer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278160v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500163" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7R41K5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998430v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswende S Yerbanga" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005773" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957470v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serge Serge Yerbanga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rayaisse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Salou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1538-x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411107v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Ouattarra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1514-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411009v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Droit" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ducasse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00109" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411102v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Yameogo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2430" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411100v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pooda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sale Hien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yerbanga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1001-z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411106v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00086" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411043v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maz&#233;-Guilmo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#225;ez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2567" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411105v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbrobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-249" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411103v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-442" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933259v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Dabir&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Sawadogo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Hien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Bimbil&#233;-Somda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Soma" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.016" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7LGC725-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411036v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003365" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411026v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Roode" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hunter" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1235824" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411120v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jensen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02425.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411035v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Yang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthannan Ramakrishnan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1271" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411018v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects3030789" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411124v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blatter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9899-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-128MQD4B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814753v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ot&#225;lora-Luna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Guerin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq215" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596566v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411041v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009546" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411125v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Oliver" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunter" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01537.x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411040v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jo Williams" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1479" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964602v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley A. Adamo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Hughes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(08)00603-9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519176v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbrobr Roch Dabire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02206.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519128v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2008.08.007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MCJHF1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519204v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.09-0124" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519193v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.018" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8JQH8VH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520005v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hurd" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.06.006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DLSNHQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520474v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.05.008" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51VXJTPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308250v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patrel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2007.00761.x" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F29AF0DB9B58B09BC7381976E9787E896D3323F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520516v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2007.04.012" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ6Q4LG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308239v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schwartz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levashina" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200601021" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKL3PWQQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308038v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C. Koella" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020072" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411119v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600223" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B431DFE455C349A0C54790C650C6B505A74B255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992927v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/440756a" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006429v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Adjei-Kusi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Naadu Placca" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006992v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Dione" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Ngom" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Bado Ndoye" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dieng" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883902v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaquet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007266v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sutter" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bardy-Renard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clauzon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009042v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010351v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hien" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yameogo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010090v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009591v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737095v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F. Da" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Churcher" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398794v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F." TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398801v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02364062v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saamou Isaac Boni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouliga Benjamin Koama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Youba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.120729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouopda-Tuedom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Feufack-Donfack" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bayibeki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05414-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooper" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Malmgren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Hawkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Farrell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Hien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88933-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392625v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicoudoin Laurrainne Prisca Par&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32859/era.32.20.1-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Some" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Cho Tchiekoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00216-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231975v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2024.109319" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bienvenu Ouattara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek&#244;bi&#233; Nao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Par&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04969-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Werling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Itoe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Robert Shaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dombagniro Hien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bali Jean Bazi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Som&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Hermann Pooda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Salle Hien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Pagabeleguem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Patrick Heinrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308293" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Yerbanga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Kabor&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rouamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Compaor&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yssimini Nad&#232;ge Guill&#232;ne Tibiri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04745-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.288" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christian Tahita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Derra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Kabore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287210" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.zool.100215" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Fr&#233;d&#233;ric Da" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domombabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Bienvenue Yameogo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rakiswende Yerbanga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011084" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Paton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Probst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Adams" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010609" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koama Bayili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25681-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mouonniba Som&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Mccabe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Denis C. Dj&#232;gb&#232;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawata In&#232;s G&#233;raldine Par&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05458-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elangwe Sarah-Matio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillochon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nsango" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngou Maffo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00188-22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Yao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fds Hien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue K Yameogo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Challenger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Olivera Mesa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serge Yerbanga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21775-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biebo Bihoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03559-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Waite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunho Suh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88659-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Bienvenue Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Serge Yerbanga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03855-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Esperan&#231;a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89715-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Kabore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2021.39.118.26959" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090649v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450522v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04992-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992592v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Isa&#239;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr R Dabir&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67180-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marcenac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdoxia Kakani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mitchell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam South" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008908" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02959074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140631" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04135-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Nakanabo Diallo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04302-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge R Yerbanga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.05.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411126v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.03.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mulatier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soromane Camara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43195-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998017v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Ruiz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G Corces" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-018-0250-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01997986v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Diallo-Nakanabo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;kiba Tarnagda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36493-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971501v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B Poda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rin N Bimbile-Somda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gilles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3228-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ohm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12571" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna R Ohm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baldini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Barreaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Lynch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2761-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410979v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Echaubard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rudge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12586" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele F D S Hien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09821-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerbanga Rs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Fofana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gendrin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sangar&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sanou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2473-4810.1000123" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005439v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F Da" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Biswas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Kapulu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06130-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mennerat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010957v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez-D&#237;az" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordan Rowley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40655" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411013v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nad&#232;ge Bonkian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminata Traor&#233; Coulibaly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409057v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roch Roche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36778" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Barriga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanore Sternberg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus de Roode" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Altizer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500163" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7R41K5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswende S Yerbanga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005773" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411122v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bosco Ouedraogo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw074" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serge Serge Yerbanga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rayaisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Salou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1538-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411107v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Ouattarra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1514-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Droit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ducasse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411102v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Yameogo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2430" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411100v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pooda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sale Hien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yerbanga" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1001-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411106v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00086" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maz&#233;-Guilmo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#225;ez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2567" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411103v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-442" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411105v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbrobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-249" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933259v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Dabir&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Sawadogo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Hien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Bimbil&#233;-Somda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Soma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7LGC725-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411036v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003365" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411026v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Roode" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hunter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1235824" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jensen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02425.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411035v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Yang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthannan Ramakrishnan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1271" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects3030789" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411124v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blatter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9899-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-128MQD4B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814753v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ot&#225;lora-Luna" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Guerin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq215" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596566v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411041v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009546" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411125v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Oliver" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01537.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411040v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jo Williams" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1479" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519176v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbrobr Roch Dabire" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02206.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964602v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley A. Adamo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Hughes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(08)00603-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519128v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2008.08.007" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MCJHF1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519204v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.09-0124" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519193v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.018" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8JQH8VH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520005v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hurd" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.06.006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DLSNHQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520474v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.05.008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51VXJTPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308250v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patrel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2007.00761.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F29AF0DB9B58B09BC7381976E9787E896D3323F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520516v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2007.04.012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ6Q4LG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308239v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schwartz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levashina" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200601021" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKL3PWQQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308038v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C. Koella" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020072" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411119v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600223" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B431DFE455C349A0C54790C650C6B505A74B255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992927v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/440756a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006429v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Adjei-Kusi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Naadu Placca" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006992v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Dione" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Ngom" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Bado Ndoye" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dieng" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883902v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaquet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007266v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sutter" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bardy-Renard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clauzon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010351v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hien" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yameogo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010090v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009591v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737095v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F. Da" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Churcher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398794v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398801v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02364062v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>