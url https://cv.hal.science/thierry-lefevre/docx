--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the potential of medicinal plants in the malaria fighting: In vitro and in vivo antiplasmodial activities of Feretia apodanthera Delille (Rubiaceae)</w:t>
+                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saamou Isaac Boni</w:t>
+                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouliga Benjamin Koama</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Youba</w:t>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vaissayre</w:t>
+                <w:t xml:space="preserve">Bruno Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 355, pp.120729. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2025.120729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392629v1</w:t>
+                <w:t xml:space="preserve">hal-04879778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
+                <w:t xml:space="preserve">Harnessing the potential of medicinal plants in the malaria fighting: In vitro and in vivo antiplasmodial activities of Feretia apodanthera Delille (Rubiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
+                <w:t xml:space="preserve">Saamou Isaac Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Douchet</w:t>
+                <w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Kouliga Benjamin Koama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+                <w:t xml:space="preserve">Mariam Youba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Senghor</w:t>
+                <w:t xml:space="preserve">Virginie Vaissayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 355, pp.120729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2025.120729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879778v1</w:t>
+                <w:t xml:space="preserve">hal-05392629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic polymorphism of msp2 in Plasmodium falciparum isolates among asymptomatic malaria infections from two ecological settings in Cameroon</w:t>
               </w:r>
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying mosquito plant hosts from ingested nectar secondary metabolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnobotanical survey of antimalarial and mosquito-repellent plants in the Centre and Hauts-Bassins Regions of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Youba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saamou Isaac Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouliga Benjamin Koama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Cooper</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Domonbabele Hien</w:t>
+                <w:t xml:space="preserve">Sicoudoin Laurrainne Prisca Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-88933-1⟩</w:t>
+              <w:t xml:space="preserve">Ethnobotany Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32859/era.32.20.1-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963406v1</w:t>
+                <w:t xml:space="preserve">hal-05392625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobotanical survey of antimalarial and mosquito-repellent plants in the Centre and Hauts-Bassins Regions of Burkina Faso</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kouliga Benjamin Koama</w:t>
+                <w:t xml:space="preserve">Identifying mosquito plant hosts from ingested nectar secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Malmgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Hawkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sicoudoin Laurrainne Prisca Paré</w:t>
+                <w:t xml:space="preserve">Domonbabele Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnobotany Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.6488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32859/era.32.20.1-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-88933-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392625v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of non-pyrethroid indoor residual spraying or intensive behaviour change communication in combination with long-lasting insecticidal nets for malaria control in west Africa: a pragmatic, cluster-randomised, controlled trial</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple, field-applicable method to increase the infectivity of wild isolates of Plasmodium falciparum to mosquito vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydou Bienvenu Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domonbabele Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekôbié Nao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,295 +1423,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of blood meals taken on ivermectin-treated livestock on survival and egg production of the malaria vector Anopheles coluzzii under laboratory conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The paradox of plant preference: The malaria vectors Anopheles gambiae and Anopheles coluzzii select suboptimal food sources for their survival and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Youba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sié Hermann Pooda</w:t>
+                <w:t xml:space="preserve">Rakiswendé Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domonbabele François de Salle Hien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Angélique Porciani</w:t>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308293⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.e11187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744721v1</w:t>
+                <w:t xml:space="preserve">hal-04744728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox of plant preference: The malaria vectors Anopheles gambiae and Anopheles coluzzii select suboptimal food sources for their survival and reproduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariam Youba</w:t>
+                <w:t xml:space="preserve">Impact of blood meals taken on ivermectin-treated livestock on survival and egg production of the malaria vector Anopheles coluzzii under laboratory conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sié Hermann Pooda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele François de Salle Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaïla Pagabeleguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakiswendé Yerbanga</w:t>
+                <w:t xml:space="preserve">Andre Patrick Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Cohuet</w:t>
+                <w:t xml:space="preserve">Angélique Porciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (3), pp.e11187. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0308293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.11187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744728v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced effect of seasonal malaria chemoprevention when coupled with nutrients supplementation for preventing malaria in children under 5 years old in Burkina Faso: a randomized open label trial</w:t>
               </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2435,429 +2435,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural plant diet impacts phenotypic expression of pyrethroid resistance in Anopheles mosquitoes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting field-mosquito collection techniques in a perspective of near-infrared spectroscopy implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koama Bayili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Cohuet</w:t>
+                <w:t xml:space="preserve">Bernard Mouonniba Somé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dari Da</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Mccabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicaise Denis C. Djègbè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawata Inès Géraldine Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25681-6⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05458-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252295v1</w:t>
+                <w:t xml:space="preserve">hal-03873719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting field-mosquito collection techniques in a perspective of near-infrared spectroscopy implementation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic Diversity of Plasmodium falciparum and Distribution of Antimalarial Drug Resistance Mutations in Symptomatic and Asymptomatic Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawata Inès Géraldine Paré</w:t>
+                <w:t xml:space="preserve">Elangwe Sarah-Matio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guillochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Nsango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ngou Maffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05458-6⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.00188-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873719v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Diversity of Plasmodium falciparum and Distribution of Antimalarial Drug Resistance Mutations in Symptomatic and Asymptomatic Infections</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Abate</w:t>
+                <w:t xml:space="preserve">Natural plant diet impacts phenotypic expression of pyrethroid resistance in Anopheles mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Paré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ngou Maffo</w:t>
+                <w:t xml:space="preserve">Koama Bayili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 66 (8), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.21431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.00188-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25681-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873724v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecological significance of arthropod vectors of plant, animal, and human pathogens</w:t>
               </w:r>
@@ -3656,51 +3656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Plasmodium falciparum in laboratory-reared and naturally infected wild mosquitoes using near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dari Da</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Mccabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Somé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,77 +4028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of the alkaloid ricinine on the capacity of Anopheles gambiae and Anopheles coluzzii to transmit Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domonbabele Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Paré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Koama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5094,295 +5094,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of vector control tools against malaria-infected mosquitoes</w:t>
+                <w:t xml:space="preserve">Chromatin changes in Anopheles gambiae induced by Plasmodium falciparum infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Mulatier</w:t>
+                <w:t xml:space="preserve">Jose L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé S Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soromane Camara</w:t>
+                <w:t xml:space="preserve">Jean Bosco Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphonsine Koffi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Porciani</w:t>
+                <w:t xml:space="preserve">Victor G Corces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43195-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13072-018-0250-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170837v1</w:t>
+                <w:t xml:space="preserve">hal-01998017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin changes in Anopheles gambiae induced by Plasmodium falciparum infection</w:t>
+                <w:t xml:space="preserve">Efficacy of vector control tools against malaria-infected mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose L. Ruiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Margaux Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bosco Ouédraogo</w:t>
+                <w:t xml:space="preserve">Soromane Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor G Corces</w:t>
+                <w:t xml:space="preserve">Alphonsine Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Porciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.5. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13072-018-0250-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43195-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998017v1</w:t>
+                <w:t xml:space="preserve">hal-02170837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetically diverse Plasmodium falciparum infections, within-host competition and symptomatic malaria in humans</w:t>
               </w:r>
@@ -5675,51 +5675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Ohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6540,51 +6540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakiswendé S Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jordan Rowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6754,705 +6754,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larval nutritional stress affects vector life history traits and human malaria transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+                <w:t xml:space="preserve">Differential Effects of Azithromycin, Doxycycline, and Cotrimoxazole in Ingested Blood on the Vectorial Capacity of Malaria Mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gendrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bosco Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Roch Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.36778. </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.ofw074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep36778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofw074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409057v1</w:t>
+                <w:t xml:space="preserve">hal-02411122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and host specificity of a neogregarine protozoan in four milkweed butterfly hosts (Danaus spp.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Larval nutritional stress affects vector life history traits and human malaria transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Barriga</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Roch Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.36778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep36778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971577v1</w:t>
+                <w:t xml:space="preserve">hal-01409057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host manipulation by cancer cells: Expectations, facts, and therapeutic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and host specificity of a neogregarine protozoan in four milkweed butterfly hosts (Danaus spp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanore Sternberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobus de Roode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tazzio Tissot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia Altizer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEssays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bies.201500163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140, pp.75-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01278160v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-Mediated Effects on Mosquito Capacity to Transmit Human Malaria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rakiswende S Yerbanga</w:t>
+                <w:t xml:space="preserve">Host manipulation by cancer cells: Expectations, facts, and therapeutic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tazzio Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacqueline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005773⟩</w:t>
+              <w:t xml:space="preserve">BioEssays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.276-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bies.201500163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998430v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Effects of Azithromycin, Doxycycline, and Cotrimoxazole in Ingested Blood on the Vectorial Capacity of Malaria Mosquitoes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rakiswendé Serge Yerbanga</w:t>
+                <w:t xml:space="preserve">Plant-Mediated Effects on Mosquito Capacity to Transmit Human Malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domonbabele F D S Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bosco Ouedraogo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Cohuet</w:t>
+                <w:t xml:space="preserve">Rakiswende S Yerbanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (2), pp.ofw074. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.e1005773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofw074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411122v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neemazal ® as a possible alternative control tool for malaria and African trypanosomiasis?</w:t>
               </w:r>
@@ -8104,51 +8104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-seeking behaviors of mosquitoes experimentally infected with sympatric field isolates of the human malaria parasite Plasmodium falciparum: no evidence for host manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domonbabele François de Sales Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue K Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8381,51 +8381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8511,51 +8511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kounbrobr Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8787,51 +8787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kounbobr Roch Dabiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (6), pp.e1003365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9220,51 +9220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Immunity in Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobus de Roode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9910,51 +9910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobus de Roode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (12), pp.1485-1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10014,51 +10014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Jo Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobus de Roode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 278 (1706), pp.751-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10086,295 +10086,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary lability of odour-mediated host preference by the malaria vector Anopheles gambiae</w:t>
+                <w:t xml:space="preserve">Invasion of the body snatchers: the diversity and evolution of manipulative strategies in host-parasite interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kounbrobr Roch Dabire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+                <w:t xml:space="preserve">Shelley A. Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Georges Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2009.02206.x⟩</w:t>
+              <w:t xml:space="preserve">Advances in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68, pp.45-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-308X(08)00603-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519176v1</w:t>
+                <w:t xml:space="preserve">hal-00964602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of the body snatchers: the diversity and evolution of manipulative strategies in host-parasite interactions</w:t>
+                <w:t xml:space="preserve">Evolutionary lability of odour-mediated host preference by the malaria vector Anopheles gambiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Missé</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Clément Gouagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. Hughes</w:t>
+                <w:t xml:space="preserve">Kounbrobr Roch Dabire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 68, pp.45-83. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (2), pp.228-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-308X(08)00603-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2009.02206.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964602v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ecological significance of manipulative parasites</w:t>
               </w:r>
@@ -10399,64 +10399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Missé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (1), pp.41-48. </w:t>
@@ -10692,51 +10692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Pape Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Missé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (5), pp.1006-1009. </w:t>
@@ -10812,51 +10812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilary Hurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11033,315 +11033,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trypanosoma brucei brucei induces alteration in the head proteome of the tsetse fly vector Glossina palpalis gambiensis</w:t>
+                <w:t xml:space="preserve">Virulence and resistance in malaria: who drives the outcome of the infection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2007.00761.x⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (7), pp.299-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2007.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308250v1</w:t>
+                <w:t xml:space="preserve">hal-02520516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virulence and resistance in malaria: who drives the outcome of the infection?</w:t>
+                <w:t xml:space="preserve">Trypanosoma brucei brucei induces alteration in the head proteome of the tsetse fly vector Glossina palpalis gambiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fleur Ponton</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Patrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hughes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (7), pp.299-302. </w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (6), pp.651-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2007.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2007.00761.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520516v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria Plasmodium agent induces alteration in the head proteome of their Anopheles mosquito host</w:t>
               </w:r>
@@ -11792,51 +11792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Georges Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12199,51 +12199,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial clearance of pre-established Plasmodium falciparum infection in mosquitoes by feeding on patients treated with Artemether+Lumefantrine + Atovaquone-Proguanil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Adjei-Kusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12708,77 +12708,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schistosomiasis: Investigating the role of microbiome on snail competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13535,51 +13535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation parasitaire et maladies vectorielles (In: Santé, médecine et sciences de l'évolution - Les maladies infectieuses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cohuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana R Rivero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13940,51 +13940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saamou Isaac Boni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouliga Benjamin Koama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Youba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.120729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouopda-Tuedom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Feufack-Donfack" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bayibeki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05414-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooper" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Malmgren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Hawkes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Farrell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Hien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88933-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392625v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicoudoin Laurrainne Prisca Par&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32859/era.32.20.1-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Some" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Cho Tchiekoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00216-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231975v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2024.109319" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bienvenu Ouattara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek&#244;bi&#233; Nao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Par&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04969-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Werling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Itoe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Robert Shaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dombagniro Hien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bali Jean Bazi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Som&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Hermann Pooda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Salle Hien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Pagabeleguem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Patrick Heinrich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308293" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Yerbanga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11187" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Kabor&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rouamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Compaor&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yssimini Nad&#232;ge Guill&#232;ne Tibiri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04745-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.288" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christian Tahita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Derra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Kabore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287210" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.zool.100215" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Fr&#233;d&#233;ric Da" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domombabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Bienvenue Yameogo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rakiswende Yerbanga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011084" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Paton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Probst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Adams" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010609" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koama Bayili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25681-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873719v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mouonniba Som&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Mccabe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Denis C. Dj&#232;gb&#232;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawata In&#232;s G&#233;raldine Par&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05458-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elangwe Sarah-Matio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillochon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nsango" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngou Maffo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00188-22" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Yao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fds Hien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue K Yameogo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Challenger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Olivera Mesa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serge Yerbanga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21775-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biebo Bihoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03559-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Waite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunho Suh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88659-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Bienvenue Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Serge Yerbanga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03855-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Esperan&#231;a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89715-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Kabore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2021.39.118.26959" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090649v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450522v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04992-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992592v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Isa&#239;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr R Dabir&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67180-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marcenac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdoxia Kakani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mitchell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam South" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008908" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02959074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140631" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04135-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Nakanabo Diallo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04302-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge R Yerbanga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.05.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411126v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.03.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170837v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mulatier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soromane Camara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43195-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998017v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Ruiz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G Corces" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-018-0250-9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01997986v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Diallo-Nakanabo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;kiba Tarnagda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36493-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971501v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B Poda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rin N Bimbile-Somda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gilles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3228-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ohm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12571" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna R Ohm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baldini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Barreaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Lynch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2761-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410979v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Echaubard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rudge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12586" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele F D S Hien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09821-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerbanga Rs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Fofana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gendrin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sangar&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sanou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2473-4810.1000123" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005439v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F Da" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Biswas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Kapulu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06130-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mennerat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010957v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez-D&#237;az" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordan Rowley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40655" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411013v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nad&#232;ge Bonkian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminata Traor&#233; Coulibaly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409057v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roch Roche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36778" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Barriga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanore Sternberg" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus de Roode" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Altizer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278160v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500163" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7R41K5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswende S Yerbanga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005773" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411122v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bosco Ouedraogo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw074" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serge Serge Yerbanga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rayaisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Salou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1538-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411107v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Ouattarra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1514-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Droit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ducasse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411102v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Yameogo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2430" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411100v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pooda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sale Hien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yerbanga" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1001-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411106v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00086" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maz&#233;-Guilmo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#225;ez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2567" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411103v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-442" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411105v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbrobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-249" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933259v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Dabir&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Sawadogo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Hien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Bimbil&#233;-Somda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Soma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7LGC725-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411036v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003365" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411026v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Roode" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hunter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1235824" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jensen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02425.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411035v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Yang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthannan Ramakrishnan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1271" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects3030789" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411124v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blatter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9899-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-128MQD4B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814753v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ot&#225;lora-Luna" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Guerin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq215" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596566v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411041v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009546" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411125v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Oliver" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01537.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411040v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jo Williams" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1479" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519176v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbrobr Roch Dabire" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02206.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964602v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley A. Adamo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Hughes" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(08)00603-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519128v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2008.08.007" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MCJHF1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519204v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.09-0124" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519193v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.018" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8JQH8VH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520005v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hurd" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.06.006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DLSNHQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520474v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.05.008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51VXJTPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308250v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patrel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2007.00761.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F29AF0DB9B58B09BC7381976E9787E896D3323F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520516v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2007.04.012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ6Q4LG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308239v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schwartz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levashina" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200601021" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKL3PWQQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308038v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C. Koella" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020072" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411119v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600223" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B431DFE455C349A0C54790C650C6B505A74B255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992927v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/440756a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006429v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Adjei-Kusi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Naadu Placca" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006992v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Dione" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Ngom" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Bado Ndoye" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dieng" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883902v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaquet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007266v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sutter" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bardy-Renard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clauzon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010351v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hien" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yameogo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010090v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009591v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737095v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F. Da" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Churcher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398794v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398801v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02364062v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saamou Isaac Boni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouliga Benjamin Koama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Youba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vaissayre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2025.120729" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouopda-Tuedom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Feufack-Donfack" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bayibeki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05414-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicoudoin Laurrainne Prisca Par&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32859/era.32.20.1-24" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooper" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Malmgren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Hawkes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Farrell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Hien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-88933-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moiroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issaka Zongo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Brice Assi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Some" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Cho Tchiekoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2214-109X(25)00216-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231975v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rams&#232;s Djidjou-Demasse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2024.109319" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Bienvenu Ouattara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ek&#244;bi&#233; Nao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Par&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Guissou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-04969-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Werling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Itoe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Robert Shaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dombagniro Hien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bali Jean Bazi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Som&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Da" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Yerbanga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11187" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#233; Hermann Pooda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Salle Hien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Pagabeleguem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Patrick Heinrich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308293" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252434v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sondo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Kabor&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussaint Rouamba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Compaor&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yssimini Nad&#232;ge Guill&#232;ne Tibiri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-023-04745-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr Roch Dabir&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.288" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252431v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christian Tahita" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Derra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenger Kabore" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287210" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.zool.100215" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252425v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari Fr&#233;d&#233;ric Da" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domombabele Fran&#231;ois de Sales Hien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Bienvenue Yameogo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rakiswende Yerbanga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011084" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Paton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Probst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Ma" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Adams" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010609" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mouonniba Som&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Mccabe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Denis C. Dj&#232;gb&#232;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawata In&#232;s G&#233;raldine Par&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05458-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elangwe Sarah-Matio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guillochon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nsango" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ngou Maffo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00188-22" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koama Bayili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25681-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03615705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P.P. Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoues Alout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2022.01.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349954v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Yao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fds Hien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue K Yameogo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Challenger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Olivera Mesa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serge Yerbanga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21775-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biebo Bihoun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-020-03559-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Waite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunho Suh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88659-w" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Bienvenue Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; Serge Yerbanga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-021-03855-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Esperan&#231;a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Sala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-89715-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Kabore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11604/pamj.2021.39.118.26959" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090649v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nonrwa.2021.103393" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450522v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Koama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04992-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992592v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Isa&#239;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswend&#233; S Yerbanga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbobr R Dabir&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67180-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marcenac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdoxia Kakani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mitchell" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam South" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008908" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02959074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Arnal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Ujvari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140631" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992966v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Poda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04135-w" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Nakanabo Diallo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Taconet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04302-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992995v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bompard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge R Yerbanga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morlais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait H Awono-Amb&#233;n&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.05.012" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411126v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carrasco" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pennetier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chandre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.03.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998017v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Ruiz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bosco Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor G Corces" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-018-0250-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Mulatier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soromane Camara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Koffi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43195-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01997986v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Diallo-Nakanabo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;kiba Tarnagda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36493-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971501v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B Poda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Ma&#239;ga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;v&#233;rin N Bimbile-Somda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gilles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3228-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410971v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ohm" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12571" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912409v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna R Ohm" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baldini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Barreaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope A Lynch" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2761-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410979v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Echaubard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rudge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12586" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013625v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nguyen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele F D S Hien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Kounbobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09821-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerbanga Rs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Fofana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gendrin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sangar&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Sanou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2473-4810.1000123" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005439v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F Da" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumi Biswas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Kapulu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06130-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mennerat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010957v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena G&#243;mez-D&#237;az" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jordan Rowley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40655" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411013v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nad&#232;ge Bonkian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminata Traor&#233; Coulibaly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bosco Ouedraogo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofw074" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409057v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roch Roche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep36778" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971577v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Barriga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanore Sternberg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus de Roode" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Altizer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.09.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278160v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tazzio Tissot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacqueline" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Poulin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bies.201500163" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q7R41K5L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998430v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diabat&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakiswende S Yerbanga" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005773" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serge Serge Yerbanga" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rayaisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Salou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1538-x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411107v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Ouattarra" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1514-5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Droit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ducasse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta S&#225;nchez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00109" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411102v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koudraogo Yameogo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2430" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411100v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Pooda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domonbabele Fran&#231;ois de Sale Hien" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Yerbanga" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1001-z" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411106v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2015.00086" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411043v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maz&#233;-Guilmo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#225;ez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2567" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411103v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-442" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411105v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbrobr Dabir&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-249" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00933259v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Dabir&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Sawadogo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Hien" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Bimbil&#233;-Somda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Soma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7LGC725-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411036v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003365" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411026v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Roode" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hunter" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1235824" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411120v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jensen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;ettorre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02425.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411035v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebarbenchon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinand Sreevatsan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Yang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthannan Ramakrishnan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2012.1271" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects3030789" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411124v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagrue" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Motreuil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blatter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9899-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-128MQD4B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814753v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Ponton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ot&#225;lora-Luna" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M Guerin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arq215" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596566v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411041v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009546" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411125v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Oliver" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hunter" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01537.x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411040v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jo Williams" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1479" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964602v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley A. Adamo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Georges Biron" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Hughes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-308X(08)00603-9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519176v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kounbrobr Roch Dabire" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02206.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519128v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier-Clerc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2008.08.007" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-94MCJHF1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519204v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renaud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2009.09-0124" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519193v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Prugnolle" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2009.04.018" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8JQH8VH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520005v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Hurd" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.06.006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6DLSNHQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520474v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Thomas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.05.008" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51VXJTPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520516v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hughes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2007.04.012" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LJ6Q4LG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308250v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Patrel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2007.00761.x" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F29AF0DB9B58B09BC7381976E9787E896D3323F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308239v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schwartz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Levashina" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200601021" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKL3PWQQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308038v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob C. Koella" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0020072" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411119v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Loxdale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200600223" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B431DFE455C349A0C54790C650C6B505A74B255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02992927v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duneau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/440756a" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199184v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2006.3654" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308214v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182006000904" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D87D513D214775DCA6F9229E35E40B3C7B1DBE60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006429v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Adjei-Kusi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Naadu Placca" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006992v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Dione" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Malick Ngom" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kengne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Bado Ndoye" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dieng" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883902v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaquet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007266v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sutter" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Bardy-Renard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clauzon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009042v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010351v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hien" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yameogo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010090v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009591v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737095v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F. Da" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Churcher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398794v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dari F." TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03398801v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02364062v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R Rivero" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517191v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernstein" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>