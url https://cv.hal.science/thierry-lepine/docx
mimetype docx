--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -1125,559 +1125,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04008529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Contrast and Companion Detection Using the EvWaCo Test Bed Equipped with an Achromatic Focal Plane Mask and an Adjustable Inner Working Angle</w:t>
+                <w:t xml:space="preserve">Optiques freeforms : défis et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Angelie Alagao</w:t>
+                <w:t xml:space="preserve">Roland Geyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Buisset</w:t>
+                <w:t xml:space="preserve">François Houbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apirat Prasit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yan Cornil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/abe709⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106, pp.17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202110617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-03272971v1</w:t>
+                <w:t xml:space="preserve">hal-03170058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BM UMa: A middle shallow contact binary at pre-transition stage of evolution from W-type to A-type</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Freeware for Image Analysis of Lissamine Green Conjunctival Staining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boonrucksar Soonthornthum</w:t>
+                <w:t xml:space="preserve">Emilie Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saran Poshyachinda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lépine</w:t>
+                <w:t xml:space="preserve">Didier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kaspi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications of the Astronomical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pasj/psab090⟩</w:t>
+              <w:t xml:space="preserve">Cornea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), pp.351-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ico.0000000000002617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03411451v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03272973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optiques freeforms : défis et perspectives</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BM UMa: A middle shallow contact binary at pre-transition stage of evolution from W-type to A-type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thawicharat Sarotsakulchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boonrucksar Soonthornthum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saran Poshyachinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202110617⟩</w:t>
+              <w:t xml:space="preserve">Publications of the Astronomical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pasj/psab090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170058v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03411451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Freeware for Image Analysis of Lissamine Green Conjunctival Staining</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Contrast and Companion Detection Using the EvWaCo Test Bed Equipped with an Achromatic Focal Plane Mask and an Adjustable Inner Working Angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elian Dib</w:t>
+                <w:t xml:space="preserve">Mary Angelie Alagao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Urrea</w:t>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Kaspi</w:t>
+                <w:t xml:space="preserve">Apirat Prasit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cornea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (3), pp.351-357. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (5), pp.208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ico.0000000000002617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/abe709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-03272973v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-03272971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertelescope with multiplexed fields of view</w:t>
               </w:r>
@@ -2777,291 +2777,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01719999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size of the Lesions of Superficial Punctate Keratitis in Dry Eye Syndrome Observed With a Slit Lamp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Courrier</w:t>
+                <w:t xml:space="preserve">Design and performance estimate of a focal reducer for the 23 m Thai National Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deboos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saran Poshyachinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boonrucksar Soonthornthum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cornea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (7), pp.1004 - 1007. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ICO.0000000000000846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.001416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01720007v1</w:t>
+                <w:t xml:space="preserve">ujm-01720011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance estimate of a focal reducer for the 23 m Thai National Telescope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Buisset</w:t>
+                <w:t xml:space="preserve">Size of the Lesions of Superficial Punctate Keratitis in Dry Eye Syndrome Observed With a Slit Lamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Deboos</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Hor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (2), </w:t>
+              <w:t xml:space="preserve">Cornea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (7), pp.1004 - 1007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.001416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ICO.0000000000000846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01720011v1</w:t>
+                <w:t xml:space="preserve">ujm-01720007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curved Surface Plasmon Polariton Excitation With Shaped Beam by Fifth-Power Phase Mask</w:t>
               </w:r>
@@ -4707,265 +4707,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extinction measurements in diffusing mammalian tissue with heterodyne detection and a titanium:sapphire laser</w:t>
+                <w:t xml:space="preserve">Imaging in diffuse media using ultrafast degenerate optical parametric amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Jarry</w:t>
+                <w:t xml:space="preserve">Jennifer Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Poupinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lépine</w:t>
+                <w:t xml:space="preserve">Bruno Alonzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 20 (3), pp.231-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01720030v1</w:t>
+                <w:t xml:space="preserve">hal-00691268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging in diffuse media using ultrafast degenerate optical parametric amplification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Extinction measurements in diffusing mammalian tissue with heterodyne detection and a titanium:sapphire laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Poupinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 34 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.34.002045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691268v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01720030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser excitation of the semiconductor-metal phase transition in VO2</w:t>
               </w:r>
@@ -5766,277 +5766,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental tests of the calibration of high precision differential astrometry for HWO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lizzana</w:t>
+                <w:t xml:space="preserve">System Analysis for a high-precision high-accuracy Astrometric instrument for HWO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Soler</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ardellier-Desages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Doumayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards the Habitable Worlds Observatory: Visionary Science and Transformational Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Washingtion, DC, United States</w:t>
+              <w:t xml:space="preserve">, Space Telescope Science Institute; NASA Goddard Space Flight Center; NASA Jet Propulsion Laboratory, Jul 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311522v1</w:t>
+                <w:t xml:space="preserve">hal-05353323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System Analysis for a high-precision high-accuracy Astrometric instrument for HWO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amiaux</w:t>
+                <w:t xml:space="preserve">Experimental tests of the calibration of high precision differential astrometry for HWO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lizzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Frugier</w:t>
+                <w:t xml:space="preserve">Alain Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards the Habitable Worlds Observatory: Visionary Science and Transformational Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Space Telescope Science Institute; NASA Goddard Space Flight Center; NASA Jet Propulsion Laboratory, Jul 2025, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Washingtion, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353323v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins détecteur pour l'astrométrie à haute précision pour les exoplanètes et la matière noire</w:t>
               </w:r>
@@ -6074,51 +6074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier détecteur cnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
@@ -6659,277 +6659,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies de conception d’un imageur Z grand champ et haute résolution angulaire pour le spectre visible</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Ferrari</w:t>
+                <w:t xml:space="preserve">Study of a freeform reimaging TMA for nanosatellite long wave infrared (LWIR) imaging applications using a cryogenic detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Freslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Imagerie Optique Non Conventionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Innovative technologies for Space Optics (WITSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567571v1</w:t>
+                <w:t xml:space="preserve">hal-04764838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a freeform reimaging TMA for nanosatellite long wave infrared (LWIR) imaging applications using a cryogenic detector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Druart</w:t>
+                <w:t xml:space="preserve">Méthodologies de conception d’un imageur Z grand champ et haute résolution angulaire pour le spectre visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Burcklen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Innovative technologies for Space Optics (WITSO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées d’Imagerie Optique Non Conventionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764838v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeform for visible and thermal infrared applications</w:t>
               </w:r>
@@ -7045,64 +7045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement d’un imageur grand champ et haute résolution angulaire pour la détection de menaces à longue portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Vinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rodolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,90 +7564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, performance, and potential scientific applications of the evanescent wave coronagraph with an adjustable inner working angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Angelie Alagao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apirat Prasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7692,476 +7692,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAMRAD: Development of a Multi-Megagray Radiation Hard CMOS Camera for Dismantling Operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evanescent wave coronagraph project: development status and potential for space based observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Angelie Alagao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Goiffon</w:t>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothé Allanche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Paillet</w:t>
+                <w:t xml:space="preserve">Maud Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chania, Greece. pp.111806Q, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2536161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01964748v1</w:t>
+                <w:t xml:space="preserve">hal-02414350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evanescent wave coronagraph project: development status and potential for space based observations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lépine</w:t>
+                <w:t xml:space="preserve">Potential performance loss and compensation techniques of a lens under ionizing radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Allanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+                <w:t xml:space="preserve">Aziz Boukenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Langlois</w:t>
+                <w:t xml:space="preserve">Philippe Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2536161⟩</w:t>
+              <w:t xml:space="preserve">SPIE Optical Systems Design 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Franckfurt, Germany. pp.106900T, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2313245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414350v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01964701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential performance loss and compensation techniques of a lens under ionizing radiations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">CAMRAD: Development of a Multi-Megagray Radiation Hard CMOS Camera for Dismantling Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothé Allanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optical Systems Design 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DEM 2018 - Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01964701v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01964748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FURHIS project: Development of MGy Radiation‐Hardened Imaging System for ITER remote handling operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco van Uffelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8344,51 +8344,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of an infrared plenoptic camera</w:t>
+                <w:t xml:space="preserve">Crosstalk Reduction in the Plenoptic 2.0 Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
@@ -8423,97 +8423,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ODF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Weingarten, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127069v1</w:t>
+                <w:t xml:space="preserve">hal-02132839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk Reduction in the Plenoptic 2.0 Camera</w:t>
+                <w:t xml:space="preserve">Design and implementation of an infrared plenoptic camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
@@ -8548,129 +8548,129 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Weingarten, Germany</w:t>
+              <w:t xml:space="preserve">OPTRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132839v1</w:t>
+                <w:t xml:space="preserve">hal-02127069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-MGy Radiation Hardened Camera for Nuclear Facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9043,248 +9043,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deflectometry for secure traceability</w:t>
+                <w:t xml:space="preserve">Improved tolerancing for production yield anticipation of optical micro-modules for cameraphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubin Fayolle</w:t>
+                <w:t xml:space="preserve">Guillaume Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vigier-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Boutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Euro-American Workshop on information optics 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/139/1/012023⟩</w:t>
+              <w:t xml:space="preserve">SPIE Symposium on Optical Systems Design, Glasgow, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, United Kingdom. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.797615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356675v1</w:t>
+                <w:t xml:space="preserve">ujm-00353819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved tolerancing for production yield anticipation of optical micro-modules for cameraphones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deflectometry for secure traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubin Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cassar</w:t>
+                <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vigier-Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lépine</w:t>
+                <w:t xml:space="preserve">Yann Boutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Symposium on Optical Systems Design, Glasgow, 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, United Kingdom. pp.1, </w:t>
+              <w:t xml:space="preserve">Seventh Euro-American Workshop on information optics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Annecy, France. pp.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.797615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/139/1/012023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00353819v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stellar coronography : two mono-axial configurations for an Achromatic Interfero-Coronograph</w:t>
               </w:r>
@@ -9309,51 +9309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rabbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9389,609 +9389,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00353858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nulltimate project: building and testing, at low temperature achromatic phase shifters to prepare the Darwin mission</w:t>
+                <w:t xml:space="preserve">Opto-thermo-mechanical numerical simulations of three different concepts of infrared achromatic phase shifters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Labèque</w:t>
+                <w:t xml:space="preserve">Bruno Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chazelas</w:t>
+                <w:t xml:space="preserve">Claude Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frank Brachet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.999</w:t>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804377v1</w:t>
+                <w:t xml:space="preserve">hal-03802528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-thermo-mechanical numerical simulations of three different concepts of infrared achromatic phase shifters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chazelas</w:t>
+                <w:t xml:space="preserve">Nulling interferometry for the Darwin Mission: polychromatic laboratory test bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Labèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lepine</w:t>
+                <w:t xml:space="preserve">Marc Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Brachet</w:t>
+                <w:t xml:space="preserve">Claude Lizambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.689</w:t>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03802528v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nulling interferometry for the Darwin Mission: polychromatic laboratory test bench</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Nulling interferometry for the Darwin mission: polychromatic laboratory test bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Labèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lizambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.991</w:t>
+              <w:t xml:space="preserve">5th International Conference on Space Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Toulouse, France. pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804650v1</w:t>
+                <w:t xml:space="preserve">hal-03804621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nulling interferometry for the Darwin mission: polychromatic laboratory test bench</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nulltimate project: building and testing, at low temperature achromatic phase shifters to prepare the Darwin mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Labèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Commeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brachet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Lizambert</w:t>
+                <w:t xml:space="preserve">Philippe Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Space Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Toulouse, France. pp.237-242</w:t>
+              <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03804621v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03804377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychromatic laboratory test bench for DARWIN/TPF: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Labèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sékulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earths: DARWIN/TPF and the Search for Extrasolar Terrestrial Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Heidelberg, Germany. pp.385-387</w:t>
@@ -10104,51 +10104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exosystems IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10413,346 +10413,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dégradation de systèmes optiques due au changement d'indice de réfraction induit par radiations ionisantes au MGy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Radiation Effects on the Photometric Budget of a MGy Radiation-Hardened Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Allanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Radiation Effects on Components and Systems Conference (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.PE6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01964741v1</w:t>
+                <w:t xml:space="preserve">ujm-01964656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Effects on the Photometric Budget of a MGy Radiation-Hardened Camera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Étude de la dégradation de systèmes optiques due au changement d'indice de réfraction induit par radiations ionisantes au MGy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Allanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Effects on Components and Systems Conference (RADECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Gothenburg, Sweden. pp.PE6</w:t>
+              <w:t xml:space="preserve">Optique Toulouse 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01964656v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01964741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability and Hardening Studies of Optical and Illumination Systems at MGy dose levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Allanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco van Uffelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10794,103 +10794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolated degradation of optical systems at MGy levels due to radiation-induced refractive index change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Allanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2017 : Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t>
@@ -11394,64 +11394,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastille optique à indice de réfraction variable, adaptatrice d'angle d'incidence, et procédé de fabrication d'une telle pastille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vigier-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11482,64 +11482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastille optique à indice de réfraction variable, correctrice de distorsion négative, et procédé de fabrication d'une telle pastille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vigier-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12024,51 +12024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746895v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lizzana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019233" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04880347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapot Wanajaroen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearachad Chartsiriwattana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwicha Wannawichian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiphu Rujopakarn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11070644" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Freslier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontbonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Freslier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2023.100434" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Garcin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Crouzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perrache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11113000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merisa Kosiyakul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9110865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Angelie Alagao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apirat Prasit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe709" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03411451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thawicharat Sarotsakulchai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonrucksar Soonthornthum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Poshyachinda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab090" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houbre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cornil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110617" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urrea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kaspi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ico.0000000000002617" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongliang Xie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houllier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotong Ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385953" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allanche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duhamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goiffon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.006165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tankam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly B. Hindman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canavesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jbo.24.4.046002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.018940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2783187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Nunez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tregon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9596-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dettwiller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;pine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1741" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01719999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rabbia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Angelie Alagao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.007273" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720007v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0000000000000846" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.001416" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengfeng Kuang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Cao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Mi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2015.2503240" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ju Chu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungeun Won" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Acquart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Campolmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pataia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jullienne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9414-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2012.12037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001422" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.1.001460" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00461006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00388938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;pine Thierry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009157" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doule" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050491" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Becker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruce Buckman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger M. Walser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361167" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Jarry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Poupinet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.002045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691268v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonzi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112974" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB3A22914CD3D0A5C3D3117039949659B6E19539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heisel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieh&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00694416" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC059590D67FEF3C4BFD5196004F168528F3743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Miehe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haessler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/399EEAC745C03A400F4A27220C137219969EE1C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Verbrugghe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311522v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353323v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ardellier-Desages" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doumayrou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Frugier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Agocs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Volatier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heli&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691377" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692549" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinoy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822951v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO-PR62338.2022.10432344" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563937v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodolfo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riguet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739615v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Labadie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sozzetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A. Mamon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Shao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629927" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264451v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599153" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/flatoptics.2021.jth1a.5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453935v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599626" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964748v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goiffon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Allanche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414350v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536161" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964701v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313245" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Uffelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mont-Casellas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556058v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bondoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bosio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijuparna Chakraborthy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Dali-Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2234434" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cossu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belhaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufouleur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barritault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011053v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jarosz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356675v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Fayolle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boutant" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/139/1/012023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353819v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier-Blanc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797615" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rivet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804377v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lab&#232;que" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brachet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commeaux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802528v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804650v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollivier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lizambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804621v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804642v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;kulic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474369v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964741v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964656v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duhamel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621113v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621099v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008508v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sakharov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19620-1_47" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90425-8_8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50097-9_48" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011055v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corbasson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Debize" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586817v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586815v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cohen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353847v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746895v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lizzana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019233" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04880347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapot Wanajaroen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearachad Chartsiriwattana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwicha Wannawichian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiphu Rujopakarn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11070644" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Freslier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontbonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Freslier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2023.100434" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Garcin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Crouzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perrache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11113000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merisa Kosiyakul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9110865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houbre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cornil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kaspi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ico.0000000000002617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03411451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thawicharat Sarotsakulchai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonrucksar Soonthornthum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Poshyachinda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab090" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Angelie Alagao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apirat Prasit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongliang Xie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houllier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotong Ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385953" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allanche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duhamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goiffon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.006165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tankam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly B. Hindman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canavesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jbo.24.4.046002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.018940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2783187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Nunez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tregon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9596-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dettwiller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;pine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1741" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01719999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rabbia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Angelie Alagao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.007273" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.001416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0000000000000846" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengfeng Kuang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Cao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Mi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2015.2503240" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ju Chu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungeun Won" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Acquart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Campolmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pataia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jullienne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9414-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2012.12037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001422" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.1.001460" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00461006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00388938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;pine Thierry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009157" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doule" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050491" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Becker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruce Buckman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger M. Walser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361167" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Jarry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Poupinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.002045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112974" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB3A22914CD3D0A5C3D3117039949659B6E19539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heisel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieh&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00694416" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC059590D67FEF3C4BFD5196004F168528F3743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Miehe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haessler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/399EEAC745C03A400F4A27220C137219969EE1C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Verbrugghe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353323v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ardellier-Desages" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doumayrou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Frugier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Agocs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Volatier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heli&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691377" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692549" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764838v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822951v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO-PR62338.2022.10432344" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563937v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodolfo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riguet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739615v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Labadie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sozzetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A. Mamon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Shao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629927" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264451v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599153" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/flatoptics.2021.jth1a.5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453935v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599626" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536161" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Allanche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313245" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964748v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goiffon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Uffelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mont-Casellas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556058v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bondoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bosio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijuparna Chakraborthy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Dali-Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2234434" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132839v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cossu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belhaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127069v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufouleur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barritault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011053v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jarosz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier-Blanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797615" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Fayolle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boutant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/139/1/012023" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rivet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802528v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brachet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lab&#232;que" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollivier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lizambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804621v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commeaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804642v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;kulic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474369v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duhamel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964741v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621113v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621099v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008508v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sakharov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19620-1_47" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90425-8_8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50097-9_48" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011055v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corbasson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Debize" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586817v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586815v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cohen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353847v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>