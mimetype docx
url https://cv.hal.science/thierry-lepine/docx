--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -234,650 +234,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in focal plane and telescope calibration for high-precision space astrometry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Study on the Interest in Non-Uniform Rational B-Splines Representation versus Polynomial Surface Description in a Freeform Three-Mirror Anastigmat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Léger</w:t>
+                <w:t xml:space="preserve">Clément Freslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3019233⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (9), pp.875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics11090875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681289v1</w:t>
+                <w:t xml:space="preserve">hal-04714681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSC-1 Offner Spectrometer Prototype Characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Suwicha Wannawichian</w:t>
+                <w:t xml:space="preserve">Challenges in focal plane and telescope calibration for high-precision space astrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lizzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiphu Rujopakarn</w:t>
+                <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (7), pp.644. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13092, pp.130920B. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics11070644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3019233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-04880347v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study on the Interest in Non-Uniform Rational B-Splines Representation versus Polynomial Surface Description in a Freeform Three-Mirror Anastigmat</w:t>
+                <w:t xml:space="preserve">TSC-1 Offner Spectrometer Prototype Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Freslier</w:t>
+                <w:t xml:space="preserve">Weerapot Wanajaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Druart</w:t>
+                <w:t xml:space="preserve">Pearachad Chartsiriwattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fontbonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lépine</w:t>
+                <w:t xml:space="preserve">Suwicha Wannawichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Buisset</w:t>
+                <w:t xml:space="preserve">Wiphu Rujopakarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11 (9), pp.875. </w:t>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics11090875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/photonics11070644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714681v1</w:t>
+                <w:t xml:space="preserve">ujm-04880347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and manufacture of a large field of view thermal infrared catoptric imaging system in an αZ configuration</w:t>
+                <w:t xml:space="preserve">Freeform TMA without planar symmetry for compact catoptric imaging system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Freslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.494194⟩</w:t>
+              <w:t xml:space="preserve">Results in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.100434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rio.2023.100434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608442v1</w:t>
+                <w:t xml:space="preserve">hal-04098022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeform TMA without planar symmetry for compact catoptric imaging system</w:t>
+                <w:t xml:space="preserve">Design and manufacture of a large field of view thermal infrared catoptric imaging system in an αZ configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.100434. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (16), pp.26659-26672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rio.2023.100434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.494194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098022v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specular Microscopy of Human Corneas Stored in an Active Storage Machine</w:t>
               </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Perrache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -997,90 +997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSC-1 Optical Payload Hyperspectral Imager Preliminary Design and Performance Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weerapot Wanajaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weerapot Wanajaroen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearachad Chartsiriwattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merisa Kosiyakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Houbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Cornil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1434,64 +1434,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boonrucksar Soonthornthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saran Poshyachinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1555,77 +1555,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Angelie Alagao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apirat Prasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 161 (5), pp.208. </w:t>
@@ -1676,51 +1676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertelescope with multiplexed fields of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongliang Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2078,51 +2078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing optimization algorithms for conventional and freeform optical design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (13), pp.18940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,51 +2316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mourard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D. Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,442 +2418,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration for lensless color microscopy</w:t>
+                <w:t xml:space="preserve">Stellar interferometers and hypertelescopes: new insights on an angular spatial frequency approach to their non-invariant imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+                <w:t xml:space="preserve">L. Dettwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fournier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.56.00F189⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 472 (4), pp.5011 - 5022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01577888v1</w:t>
+                <w:t xml:space="preserve">ujm-01720003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar interferometers and hypertelescopes: new insights on an angular spatial frequency approach to their non-invariant imaging</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of a coronagraphic mask using evanescent waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rabbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Angelie Alagao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1741⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.7273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.25.007273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01720003v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01719999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a coronagraphic mask using evanescent waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Buisset</w:t>
+                <w:t xml:space="preserve">Self-calibration for lensless color microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rabbia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lépine</w:t>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary-Angelie Alagao</w:t>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ducrot</w:t>
+                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (7), pp.7273. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.25.007273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.00F189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01719999v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01577888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance estimate of a focal reducer for the 23 m Thai National Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deboos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saran Poshyachinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,77 +2926,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size of the Lesions of Superficial Punctate Keratitis in Dry Eye Syndrome Observed With a Slit Lamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3041,278 +3041,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01720007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved Surface Plasmon Polariton Excitation With Shaped Beam by Fifth-Power Phase Mask</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing microstructures of the cornea with Gabor-domain optical coherence microscopy: pathway for corneal physiology and diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Tankam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengfeng Kuang</w:t>
+                <w:t xml:space="preserve">Ying-Ju Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyan Cao</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jungeun Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Canavesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2015.2503240⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (6), pp.1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01720019v1</w:t>
+                <w:t xml:space="preserve">ujm-01720015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing microstructures of the cornea with Gabor-domain optical coherence microscopy: pathway for corneal physiology and diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhiguo He</w:t>
+                <w:t xml:space="preserve">Curved Surface Plasmon Polariton Excitation With Shaped Beam by Fifth-Power Phase Mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dengfeng Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Ju Chu</w:t>
+                <w:t xml:space="preserve">Yanyan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jungeun Won</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wenbo Mi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (6), pp.1113. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.1 - 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.001113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2015.2503240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01720015v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01720019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive measurement of transparency, arcus senilis, and scleral rim diameter of corneas during eye banking</w:t>
               </w:r>
@@ -3458,51 +3458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.13006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3549,51 +3549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical metrology for immersed diffractive multifocal ophthalmic intracorneal lenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Tankam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Castignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3666,51 +3666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shack-Hartmann multiple spots with diffractive lenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Castignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3796,51 +3796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,51 +3930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Castignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (5), pp.5245-5256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4125,51 +4125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video rate depth resolved two dimensionnal imaging through turbid media by femtosecond parametric amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4233,51 +4233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir au travers des milieux troubles et des tissus biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,51 +4475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruce Buckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodger M. Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 34 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4990,51 +4990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruce Buckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodger M. Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5098,51 +5098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICOSECOND AND FEMTOSECOND Ti:SAPPHIRE LASERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miehé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5516,51 +5516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miehé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5766,527 +5766,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System Analysis for a high-precision high-accuracy Astrometric instrument for HWO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental tests of the calibration of high precision differential astrometry for HWO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lizzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Amiaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Frugier</w:t>
+                <w:t xml:space="preserve">Alain Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards the Habitable Worlds Observatory: Visionary Science and Transformational Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Space Telescope Science Institute; NASA Goddard Space Flight Center; NASA Jet Propulsion Laboratory, Jul 2025, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Washingtion, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353323v1</w:t>
+                <w:t xml:space="preserve">hal-05311522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental tests of the calibration of high precision differential astrometry for HWO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lizzana</w:t>
+                <w:t xml:space="preserve">System Analysis for a high-precision high-accuracy Astrometric instrument for HWO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ardellier-Desages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Doumayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Leger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Soler</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards the Habitable Worlds Observatory: Visionary Science and Transformational Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Washingtion, DC, United States</w:t>
+              <w:t xml:space="preserve">, Space Telescope Science Institute; NASA Goddard Space Flight Center; NASA Jet Propulsion Laboratory, Jul 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311522v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins détecteur pour l'astrométrie à haute précision pour les exoplanètes et la matière noire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Leger</w:t>
+                <w:t xml:space="preserve">Optimisation of several freeform reflective imaging optical systems using FORMIDABLE: an optical design library with NURBS capabilities and differential ray tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Freslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Agocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier détecteur cnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">OPTRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677718v1</w:t>
+                <w:t xml:space="preserve">hal-04922762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of several freeform reflective imaging optical systems using FORMIDABLE: an optical design library with NURBS capabilities and differential ray tracing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tibor Agocs</w:t>
+                <w:t xml:space="preserve">Besoins détecteur pour l'astrométrie à haute précision pour les exoplanètes et la matière noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lizzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTRO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Atelier détecteur cnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922762v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des architectures des systèmes exoplanétaires proches par astrométrie spatiale à haute précision</w:t>
               </w:r>
@@ -6311,64 +6311,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lizzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exosystèmes IV "Quelle recherche exoplanétaire en France en 2030 ?" (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clément Baruteau; Isabelle Boisse; Maud Langlois; Antoine Strugarek; Comité Exoplanète Transverse, Jan 2024, Lyon, France</w:t>
@@ -6397,90 +6397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and proof of concept of a freeform TMA designed for nanosat space infrared imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Freslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Helière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6531,103 +6531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a freeform reimaging TMA for nanosatellite long wave infrared (LWIR) imaging applications using a cooled detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Freslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Optical Design Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Québec, Canada. pp.127982O, </w:t>
@@ -6665,103 +6665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a freeform reimaging TMA for nanosatellite long wave infrared (LWIR) imaging applications using a cryogenic detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Freslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Innovative technologies for Space Optics (WITSO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Noordwijk, Netherlands</w:t>
@@ -6842,51 +6842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
@@ -6909,498 +6909,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeform for visible and thermal infrared applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theia : science cases and mission profiles for high precision astrometry in the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sozzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary A. Mamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODF'22 - 13th International Conference on Optics-Photonics Design and Fabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO-PR62338.2022.10432344⟩</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2022: Optical, Infrared, and Millimeter Wave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jul 2022, Montréal, Canada. pp.121801F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2629927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822951v1</w:t>
+                <w:t xml:space="preserve">hal-03739615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d’un imageur grand champ et haute résolution angulaire pour la détection de menaces à longue portée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Freeform for visible and thermal infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Freslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Photonic Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODF'22 - 13th International Conference on Optics-Photonics Design and Fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO-PR62338.2022.10432344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563937v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theia : science cases and mission profiles for high precision astrometry in the future</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gary A. Mamon</w:t>
+                <w:t xml:space="preserve">Dimensionnement d’un imageur grand champ et haute résolution angulaire pour la détection de menaces à longue portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Shao</w:t>
+                <w:t xml:space="preserve">Jacques Rodolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2022: Optical, Infrared, and Millimeter Wave</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Photonic Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint - Étienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739615v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design strategies of an unobscured three mirror telescope with freeform surfaces for infrared nanosatellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Briottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Space Optics - ICSO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, France. pp.118520C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7460,77 +7460,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Optical Design Conference (IODC) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, United States. paper JTh1A.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7577,90 +7577,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, performance, and potential scientific applications of the evanescent wave coronagraph with an adjustable inner working angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Angelie Alagao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apirat Prasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.118523W, </w:t>
@@ -7711,64 +7711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evanescent wave coronagraph project: development status and potential for space based observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Angelie Alagao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8344,70 +8344,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk Reduction in the Plenoptic 2.0 Camera</w:t>
+                <w:t xml:space="preserve">Design and implementation of an infrared plenoptic camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8423,116 +8423,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Weingarten, Germany</w:t>
+              <w:t xml:space="preserve">OPTRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132839v1</w:t>
+                <w:t xml:space="preserve">hal-02127069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of an infrared plenoptic camera</w:t>
+                <w:t xml:space="preserve">Crosstalk Reduction in the Plenoptic 2.0 Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8548,73 +8548,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ODF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Weingarten, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127069v1</w:t>
+                <w:t xml:space="preserve">hal-02132839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-MGy Radiation Hardened Camera for Nuclear Facilities</w:t>
               </w:r>
@@ -8639,51 +8639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Corbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8751,51 +8751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dufouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, United States. pp.FTH1F.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8846,51 +8846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Jarosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Castignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Tankam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8954,51 +8954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9075,51 +9075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vigier-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Symposium on Optical Systems Design, Glasgow, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, United Kingdom. pp.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9166,51 +9166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deflectometry for secure traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,77 +9296,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rabbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Astronomical Union Symposia and Colloquia IAU C200</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Villefranche-sur-Mer (F), France. pp.473-476</w:t>
@@ -9389,359 +9389,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00353858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-thermo-mechanical numerical simulations of three different concepts of infrared achromatic phase shifters</w:t>
+                <w:t xml:space="preserve">Nulling interferometry for the Darwin Mission: polychromatic laboratory test bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chazelas</w:t>
+                <w:t xml:space="preserve">Frank Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lepine</w:t>
+                <w:t xml:space="preserve">Alain Labèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barillot</w:t>
+                <w:t xml:space="preserve">Marc Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Brachet</w:t>
+                <w:t xml:space="preserve">Claude Lizambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.689</w:t>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802528v1</w:t>
+                <w:t xml:space="preserve">hal-03804650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nulling interferometry for the Darwin Mission: polychromatic laboratory test bench</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Opto-thermo-mechanical numerical simulations of three different concepts of infrared achromatic phase shifters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Brachet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Lizambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.991</w:t>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804650v1</w:t>
+                <w:t xml:space="preserve">hal-03802528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nulling interferometry for the Darwin mission: polychromatic laboratory test bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Labèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lizambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Space Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Toulouse, France. pp.237-242</w:t>
@@ -9770,77 +9770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nulltimate project: building and testing, at low temperature achromatic phase shifters to prepare the Darwin mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Labèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Labèque</w:t>
+                <w:t xml:space="preserve">Bruno Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Commeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9908,90 +9908,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychromatic laboratory test bench for DARWIN/TPF: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Labèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sékulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earths: DARWIN/TPF and the Search for Extrasolar Terrestrial Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Heidelberg, Germany. pp.385-387</w:t>
@@ -10046,355 +10046,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theia : High precision differential astrometry for exoplanets and dark matter</w:t>
+                <w:t xml:space="preserve">Experimental tests of the calibration of high precision differential astrometry for exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lizzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exosystems IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Exoplanets V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474369v1</w:t>
+                <w:t xml:space="preserve">hal-04677656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental tests of the calibration of high precision differential astrometry for exoplanets</w:t>
+                <w:t xml:space="preserve">Theia : High precision differential astrometry for exoplanets and dark matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lizzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exoplanets V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Exosystems IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677656v1</w:t>
+                <w:t xml:space="preserve">hal-04474369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de dispositions non coplanaires de miroirs freeform pour la gestion de contraintes optomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Freslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIONC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10557,51 +10557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dégradation de systèmes optiques due au changement d'indice de réfraction induit par radiations ionisantes au MGy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Allanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10807,51 +10807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolated degradation of optical systems at MGy levels due to radiation-induced refractive index change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Allanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10977,51 +10977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth International Scientific Conference “Intelligent Information Technologies for Industry” (IITI’22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 566, Springer International Publishing, pp.499-508, 2023, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11081,51 +11081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Practice of Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13082, Springer International Publishing, pp.97-108, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11185,51 +11185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourth International Scientific Conference “Intelligent Information Technologies for Industry” (IITI’19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.476-486, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11289,51 +11289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Corbasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Debize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Goure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'optique dans les instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.237-257, 2011, EGEM, 978-2-7462-1917-5</w:t>
@@ -11420,51 +11420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vigier-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 0854469. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11508,51 +11508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vigier-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 0854470. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11596,51 +11596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Castignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2496179. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11690,51 +11690,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et réalisation de lasers solides a modes couples (yag dope néodyme et saphir dope tiane). Compression d'impulsions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1991. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11793,51 +11793,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentes contributions aux lasers, à l'optique non linéaire, et à l'optique instrumentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Jean Monnet - Saint-Etienne, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12024,51 +12024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746895v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lizzana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019233" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04880347v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapot Wanajaroen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearachad Chartsiriwattana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwicha Wannawichian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiphu Rujopakarn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11070644" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Freslier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontbonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494194" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Freslier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2023.100434" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Garcin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Crouzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perrache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11113000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merisa Kosiyakul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9110865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houbre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cornil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kaspi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ico.0000000000002617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03411451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thawicharat Sarotsakulchai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonrucksar Soonthornthum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Poshyachinda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab090" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Angelie Alagao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apirat Prasit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongliang Xie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houllier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotong Ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385953" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allanche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duhamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goiffon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.006165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tankam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly B. Hindman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canavesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jbo.24.4.046002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.018940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2783187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Nunez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tregon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9596-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dettwiller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;pine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1741" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01719999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rabbia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Angelie Alagao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.007273" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.001416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0000000000000846" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengfeng Kuang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Cao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Mi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2015.2503240" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ju Chu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungeun Won" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Acquart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Campolmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pataia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jullienne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9414-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2012.12037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001422" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.1.001460" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00461006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00388938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;pine Thierry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009157" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doule" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050491" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Becker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruce Buckman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger M. Walser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361167" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Jarry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Poupinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.002045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112974" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB3A22914CD3D0A5C3D3117039949659B6E19539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heisel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieh&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00694416" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC059590D67FEF3C4BFD5196004F168528F3743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Miehe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haessler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/399EEAC745C03A400F4A27220C137219969EE1C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Verbrugghe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353323v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ardellier-Desages" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doumayrou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Frugier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Agocs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Volatier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heli&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691377" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692549" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764838v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822951v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO-PR62338.2022.10432344" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563937v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodolfo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riguet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739615v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Labadie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sozzetti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A. Mamon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Shao" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629927" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264451v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599153" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/flatoptics.2021.jth1a.5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453935v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599626" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536161" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Allanche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313245" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964748v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goiffon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Uffelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mont-Casellas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556058v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bondoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bosio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijuparna Chakraborthy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Dali-Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2234434" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132839v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cossu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belhaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127069v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufouleur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barritault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011053v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jarosz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier-Blanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797615" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Fayolle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boutant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/139/1/012023" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rivet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802528v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brachet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lab&#232;que" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollivier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lizambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804621v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commeaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804642v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;kulic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474369v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duhamel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964741v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621113v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621099v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008508v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sakharov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19620-1_47" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90425-8_8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50097-9_48" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011055v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corbasson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Debize" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586817v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586815v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cohen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353847v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746895v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lizzana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Freslier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontbonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090875" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04880347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapot Wanajaroen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearachad Chartsiriwattana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwicha Wannawichian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiphu Rujopakarn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11070644" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Freslier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2023.100434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Garcin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Crouzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perrache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11113000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merisa Kosiyakul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9110865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houbre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cornil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kaspi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ico.0000000000002617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03411451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thawicharat Sarotsakulchai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonrucksar Soonthornthum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Poshyachinda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab090" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Angelie Alagao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apirat Prasit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongliang Xie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houllier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotong Ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385953" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allanche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duhamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goiffon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.006165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tankam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly B. Hindman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canavesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jbo.24.4.046002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.018940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2783187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Nunez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tregon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9596-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720003v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dettwiller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;pine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1741" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01719999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rabbia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Angelie Alagao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.007273" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.001416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0000000000000846" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ju Chu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungeun Won" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001113" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengfeng Kuang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Cao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Mi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2015.2503240" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Acquart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Campolmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pataia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jullienne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9414-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2012.12037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001422" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.1.001460" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00461006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00388938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;pine Thierry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009157" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doule" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050491" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Becker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruce Buckman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger M. Walser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361167" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Jarry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Poupinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.002045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112974" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB3A22914CD3D0A5C3D3117039949659B6E19539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heisel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieh&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00694416" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC059590D67FEF3C4BFD5196004F168528F3743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Miehe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haessler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/399EEAC745C03A400F4A27220C137219969EE1C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Verbrugghe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311522v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353323v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ardellier-Desages" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doumayrou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Frugier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Agocs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Volatier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heli&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691377" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692549" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764838v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739615v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Labadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sozzetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A. Mamon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Shao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629927" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822951v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO-PR62338.2022.10432344" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodolfo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264451v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599153" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/flatoptics.2021.jth1a.5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453935v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599626" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536161" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Allanche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313245" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964748v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goiffon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Uffelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mont-Casellas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556058v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bondoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bosio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijuparna Chakraborthy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Dali-Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2234434" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cossu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belhaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufouleur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barritault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011053v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jarosz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier-Blanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797615" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Fayolle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boutant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/139/1/012023" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rivet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804650v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brachet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lab&#232;que" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollivier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lizambert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802528v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804621v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commeaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804642v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;kulic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677656v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474369v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duhamel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964741v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621113v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621099v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008508v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sakharov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19620-1_47" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90425-8_8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50097-9_48" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011055v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corbasson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Debize" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586817v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586815v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cohen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353847v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>