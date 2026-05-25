--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study on the Interest in Non-Uniform Rational B-Splines Representation versus Polynomial Surface Description in a Freeform Three-Mirror Anastigmat</w:t>
+                <w:t xml:space="preserve">TSC-1 Offner Spectrometer Prototype Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Freslier</w:t>
+                <w:t xml:space="preserve">Weerapot Wanajaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Druart</w:t>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fontbonne</w:t>
+                <w:t xml:space="preserve">Pearachad Chartsiriwattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lépine</w:t>
+                <w:t xml:space="preserve">Suwicha Wannawichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Buisset</w:t>
+                <w:t xml:space="preserve">Wiphu Rujopakarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11 (9), pp.875. </w:t>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics11090875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/photonics11070644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714681v1</w:t>
+                <w:t xml:space="preserve">ujm-04880347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in focal plane and telescope calibration for high-precision space astrometry</w:t>
               </w:r>
@@ -502,161 +502,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSC-1 Offner Spectrometer Prototype Characterization</w:t>
+                <w:t xml:space="preserve">Comparative Study on the Interest in Non-Uniform Rational B-Splines Representation versus Polynomial Surface Description in a Freeform Three-Mirror Anastigmat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weerapot Wanajaroen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Clément Freslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiphu Rujopakarn</w:t>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11 (7), pp.644. </w:t>
+              <w:t xml:space="preserve">, 2024, 11 (9), pp.875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics11070644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/photonics11090875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-04880347v1</w:t>
+                <w:t xml:space="preserve">hal-04714681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeform TMA without planar symmetry for compact catoptric imaging system</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Freslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -772,51 +772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and manufacture of a large field of view thermal infrared catoptric imaging system in an αZ configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -997,90 +997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSC-1 Optical Payload Hyperspectral Imager Preliminary Design and Performance Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weerapot Wanajaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pearachad Chartsiriwattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merisa Kosiyakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1434,64 +1434,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boonrucksar Soonthornthum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saran Poshyachinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications of the Astronomical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1555,77 +1555,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Angelie Alagao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apirat Prasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 161 (5), pp.208. </w:t>
@@ -2078,51 +2078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing optimization algorithms for conventional and freeform optical design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (13), pp.18940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2316,51 +2316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mourard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul D. Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,442 +2418,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar interferometers and hypertelescopes: new insights on an angular spatial frequency approach to their non-invariant imaging</w:t>
+                <w:t xml:space="preserve">Self-calibration for lensless color microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dettwiller</w:t>
+                <w:t xml:space="preserve">Olivier Flasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lépine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1741⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.00F189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01720003v1</w:t>
+                <w:t xml:space="preserve">ujm-01577888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a coronagraphic mask using evanescent waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stellar interferometers and hypertelescopes: new insights on an angular spatial frequency approach to their non-invariant imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dettwiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.25.007273⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 472 (4), pp.5011 - 5022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01719999v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01720003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibration for lensless color microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Fournier</w:t>
+                <w:t xml:space="preserve">Study of a coronagraphic mask using evanescent waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+                <w:t xml:space="preserve">Yves Rabbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Denis</w:t>
+                <w:t xml:space="preserve">Mary-Angelie Alagao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jolivet</w:t>
+                <w:t xml:space="preserve">Elsa Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (13), </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.7273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.56.00F189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.25.007273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01577888v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01719999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance estimate of a focal reducer for the 23 m Thai National Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deboos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saran Poshyachinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,77 +2926,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size of the Lesions of Superficial Punctate Keratitis in Dry Eye Syndrome Observed With a Slit Lamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3041,278 +3041,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-01720007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing microstructures of the cornea with Gabor-domain optical coherence microscopy: pathway for corneal physiology and diseases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curved Surface Plasmon Polariton Excitation With Shaped Beam by Fifth-Power Phase Mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying-Ju Chu</w:t>
+                <w:t xml:space="preserve">Dengfeng Kuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jungeun Won</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yanyan Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenbo Mi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.40.001113⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2015.2503240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-01720015v1</w:t>
+                <w:t xml:space="preserve">ujm-01720019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved Surface Plasmon Polariton Excitation With Shaped Beam by Fifth-Power Phase Mask</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dengfeng Kuang</w:t>
+                <w:t xml:space="preserve">Assessing microstructures of the cornea with Gabor-domain optical coherence microscopy: pathway for corneal physiology and diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Tankam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanyan Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lépine</w:t>
+                <w:t xml:space="preserve">Ying-Ju Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Mi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jungeun Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Canavesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (6), pp.1 - 5. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (6), pp.1113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2015.2503240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-01720019v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-01720015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-invasive measurement of transparency, arcus senilis, and scleral rim diameter of corneas during eye banking</w:t>
               </w:r>
@@ -3549,51 +3549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical metrology for immersed diffractive multifocal ophthalmic intracorneal lenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Tankam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Castignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3666,51 +3666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shack-Hartmann multiple spots with diffractive lenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Castignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,265 +3764,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00586811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaces detection after corneal refractive surgery by low coherence optical interferometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparison of the efficiency, MTF and chromatic properties of four diffractive bifocal intraocular lens designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannie Castignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (5), pp.1460-1474. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (5), pp.5245-5256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.1.001460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.005245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540500v1</w:t>
+                <w:t xml:space="preserve">ujm-00461006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the efficiency, MTF and chromatic properties of four diffractive bifocal intraocular lens designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fannie Castignoles</w:t>
+                <w:t xml:space="preserve">Interfaces detection after corneal refractive surgery by low coherence optical interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Veillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Flury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (5), pp.5245-5256. </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (5), pp.1460-1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.18.005245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/BOE.1.001460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00461006v1</w:t>
+                <w:t xml:space="preserve">hal-00540500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low coherence interferometry for central thickness measurement of rigid and soft contact lenses</w:t>
               </w:r>
@@ -4125,51 +4125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video rate depth resolved two dimensionnal imaging through turbid media by femtosecond parametric amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4233,51 +4233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir au travers des milieux troubles et des tissus biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Doule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,51 +4354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,51 +4475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Victori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruce Buckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodger M. Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 34 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4990,51 +4990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruce Buckman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodger M. Walser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5098,51 +5098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICOSECOND AND FEMTOSECOND Ti:SAPPHIRE LASERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miehé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5516,51 +5516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Heisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Miehé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6016,277 +6016,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of several freeform reflective imaging optical systems using FORMIDABLE: an optical design library with NURBS capabilities and differential ray tracing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tibor Agocs</w:t>
+                <w:t xml:space="preserve">Besoins détecteur pour l'astrométrie à haute précision pour les exoplanètes et la matière noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lizzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTRO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Atelier détecteur cnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922762v1</w:t>
+                <w:t xml:space="preserve">hal-04677718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins détecteur pour l'astrométrie à haute précision pour les exoplanètes et la matière noire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Leger</w:t>
+                <w:t xml:space="preserve">Optimisation of several freeform reflective imaging optical systems using FORMIDABLE: an optical design library with NURBS capabilities and differential ray tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Freslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Buisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Agocs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier détecteur cnes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">OPTRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677718v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des architectures des systèmes exoplanétaires proches par astrométrie spatiale à haute précision</w:t>
               </w:r>
@@ -6311,51 +6311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lizzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6397,90 +6397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and proof of concept of a freeform TMA designed for nanosat space infrared imaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Freslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Helière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6531,103 +6531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a freeform reimaging TMA for nanosatellite long wave infrared (LWIR) imaging applications using a cooled detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Freslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Optical Design Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Québec, Canada. pp.127982O, </w:t>
@@ -6665,103 +6665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a freeform reimaging TMA for nanosatellite long wave infrared (LWIR) imaging applications using a cryogenic detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Freslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Druart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Innovative technologies for Space Optics (WITSO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Noordwijk, Netherlands</w:t>
@@ -6842,51 +6842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Imagerie Optique Non Conventionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
@@ -6909,719 +6909,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theia : science cases and mission profiles for high precision astrometry in the future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Malbet</w:t>
+                <w:t xml:space="preserve">Dimensionnement d’un imageur grand champ et haute résolution angulaire pour la détection de menaces à longue portée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan R. P. Sortais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Labadie</w:t>
+                <w:t xml:space="preserve">Jacques Rodolfo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Sozzetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mike Shao</w:t>
+                <w:t xml:space="preserve">François Riguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2022: Optical, Infrared, and Millimeter Wave</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Photonic Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint - Étienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739615v1</w:t>
+                <w:t xml:space="preserve">hal-04563937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeform for visible and thermal infrared applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theia : science cases and mission profiles for high precision astrometry in the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sozzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary A. Mamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODF'22 - 13th International Conference on Optics-Photonics Design and Fabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO-PR62338.2022.10432344⟩</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2022: Optical, Infrared, and Millimeter Wave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jul 2022, Montréal, Canada. pp.121801F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2629927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822951v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d’un imageur grand champ et haute résolution angulaire pour la détection de menaces à longue portée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Freeform for visible and thermal infrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Freslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Photonic Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODF'22 - 13th International Conference on Optics-Photonics Design and Fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO-PR62338.2022.10432344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563937v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design strategies of an unobscured three mirror telescope with freeform surfaces for infrared nanosatellite imagery</w:t>
+                <w:t xml:space="preserve">Management of rigorous optomechanical constraints using non planar symmetrical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics - ICSO 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2599153⟩</w:t>
+              <w:t xml:space="preserve">International Optical Design Conference (IODC) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, United States. paper JTh1A.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/flatoptics.2021.jth1a.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264451v1</w:t>
+                <w:t xml:space="preserve">hal-03326622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of rigorous optomechanical constraints using non planar symmetrical systems</w:t>
+                <w:t xml:space="preserve">Design strategies of an unobscured three mirror telescope with freeform surfaces for infrared nanosatellite imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Optical Design Conference (IODC) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, United States. paper JTh1A.5, </w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics - ICSO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, France. pp.118520C, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/flatoptics.2021.jth1a.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2599153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326622v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, performance, and potential scientific applications of the evanescent wave coronagraph with an adjustable inner working angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Angelie Alagao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7711,64 +7711,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evanescent wave coronagraph project: development status and potential for space based observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Angelie Alagao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8363,51 +8363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of an infrared plenoptic camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,51 +8488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosstalk Reduction in the Plenoptic 2.0 Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8639,51 +8639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Corbiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8751,51 +8751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dufouleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barritault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, United States. pp.FTH1F.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8846,51 +8846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Jarosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Castignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Tankam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8954,51 +8954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Veillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9075,51 +9075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vigier-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Symposium on Optical Systems Design, Glasgow, 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, United Kingdom. pp.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9166,51 +9166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deflectometry for secure traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,77 +9296,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rabbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Buisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Astronomical Union Symposia and Colloquia IAU C200</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Villefranche-sur-Mer (F), France. pp.473-476</w:t>
@@ -9389,359 +9389,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00353858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nulling interferometry for the Darwin Mission: polychromatic laboratory test bench</w:t>
+                <w:t xml:space="preserve">Opto-thermo-mechanical numerical simulations of three different concepts of infrared achromatic phase shifters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frank Brachet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Lizambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.991</w:t>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03804650v1</w:t>
+                <w:t xml:space="preserve">hal-03802528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-thermo-mechanical numerical simulations of three different concepts of infrared achromatic phase shifters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nulling interferometry for the Darwin Mission: polychromatic laboratory test bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chazelas</w:t>
+                <w:t xml:space="preserve">Alain Labèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lepine</w:t>
+                <w:t xml:space="preserve">Marc Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Brachet</w:t>
+                <w:t xml:space="preserve">Claude Lizambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Stellar Interferometry, SPIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.689</w:t>
+              <w:t xml:space="preserve">, Jun 2004, Glasgow, United Kingdom. pp.991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03802528v1</w:t>
+                <w:t xml:space="preserve">hal-03804650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nulling interferometry for the Darwin mission: polychromatic laboratory test bench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Labèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lizambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Space Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Toulouse, France. pp.237-242</w:t>
@@ -9770,77 +9770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nulltimate project: building and testing, at low temperature achromatic phase shifters to prepare the Darwin mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Labèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Commeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9908,90 +9908,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychromatic laboratory test bench for DARWIN/TPF: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Labèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sékulic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earths: DARWIN/TPF and the Search for Extrasolar Terrestrial Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Heidelberg, Germany. pp.385-387</w:t>
@@ -10046,355 +10046,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental tests of the calibration of high precision differential astrometry for exoplanets</w:t>
+                <w:t xml:space="preserve">Theia : High precision differential astrometry for exoplanets and dark matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lizzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exoplanets V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Exosystems IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677656v1</w:t>
+                <w:t xml:space="preserve">hal-04474369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theia : High precision differential astrometry for exoplanets and dark matter</w:t>
+                <w:t xml:space="preserve">Experimental tests of the calibration of high precision differential astrometry for exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lizzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Malbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exosystems IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Exoplanets V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474369v1</w:t>
+                <w:t xml:space="preserve">hal-04677656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de dispositions non coplanaires de miroirs freeform pour la gestion de contraintes optomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Freslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Volatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIONC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10557,51 +10557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dégradation de systèmes optiques due au changement d'indice de réfraction induit par radiations ionisantes au MGy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Allanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10807,51 +10807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolated degradation of optical systems at MGy levels due to radiation-induced refractive index change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Allanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10977,51 +10977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth International Scientific Conference “Intelligent Information Technologies for Industry” (IITI’22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 566, Springer International Publishing, pp.499-508, 2023, Lecture Notes in Networks and Systems, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11081,51 +11081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Practice of Natural Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13082, Springer International Publishing, pp.97-108, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11185,51 +11185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Sakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houllier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Fourth International Scientific Conference “Intelligent Information Technologies for Industry” (IITI’19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.476-486, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11289,51 +11289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Corbasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Debize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Goure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'optique dans les instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.237-257, 2011, EGEM, 978-2-7462-1917-5</w:t>
@@ -11420,51 +11420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vigier-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 0854469. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11508,51 +11508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vigier-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 0854470. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11596,51 +11596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannie Castignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2496179. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11690,51 +11690,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et réalisation de lasers solides a modes couples (yag dope néodyme et saphir dope tiane). Compression d'impulsions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1991. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11793,51 +11793,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentes contributions aux lasers, à l'optique non linéaire, et à l'optique instrumentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lépine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Jean Monnet - Saint-Etienne, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12024,51 +12024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746895v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lizzana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Freslier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontbonne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090875" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04880347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapot Wanajaroen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearachad Chartsiriwattana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwicha Wannawichian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiphu Rujopakarn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11070644" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Freslier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2023.100434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Garcin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Crouzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perrache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11113000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merisa Kosiyakul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9110865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houbre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cornil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kaspi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ico.0000000000002617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03411451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thawicharat Sarotsakulchai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonrucksar Soonthornthum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Poshyachinda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab090" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Angelie Alagao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apirat Prasit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongliang Xie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houllier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotong Ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385953" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allanche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duhamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goiffon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.006165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tankam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly B. Hindman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canavesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jbo.24.4.046002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.018940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2783187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Nunez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tregon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9596-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720003v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dettwiller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;pine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1741" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01719999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rabbia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Angelie Alagao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.007273" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.001416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0000000000000846" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ju Chu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungeun Won" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001113" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengfeng Kuang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Cao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Mi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2015.2503240" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Acquart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Campolmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pataia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jullienne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9414-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2012.12037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001422" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.1.001460" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00461006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005245" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00388938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;pine Thierry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009157" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doule" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050491" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Becker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruce Buckman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger M. Walser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361167" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Jarry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Poupinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.002045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112974" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB3A22914CD3D0A5C3D3117039949659B6E19539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heisel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieh&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00694416" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC059590D67FEF3C4BFD5196004F168528F3743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Miehe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haessler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/399EEAC745C03A400F4A27220C137219969EE1C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Verbrugghe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311522v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353323v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ardellier-Desages" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doumayrou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Frugier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922762v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Agocs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677718v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Volatier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heli&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691377" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692549" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764838v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739615v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Labadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sozzetti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A. Mamon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Shao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629927" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822951v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO-PR62338.2022.10432344" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodolfo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riguet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264451v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599153" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326622v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/flatoptics.2021.jth1a.5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453935v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599626" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536161" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Allanche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313245" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964748v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goiffon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Uffelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mont-Casellas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556058v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bondoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bosio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijuparna Chakraborthy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Dali-Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2234434" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cossu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belhaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufouleur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barritault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011053v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jarosz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier-Blanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797615" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Fayolle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boutant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/139/1/012023" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rivet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804650v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brachet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lab&#232;que" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollivier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lizambert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802528v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804621v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commeaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804642v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;kulic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677656v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474369v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duhamel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964741v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621113v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621099v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008508v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sakharov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19620-1_47" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90425-8_8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50097-9_48" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011055v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corbasson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Debize" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586817v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586815v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cohen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353847v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746895v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lizzana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Malbet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pancher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072791" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04880347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapot Wanajaroen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;pine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearachad Chartsiriwattana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwicha Wannawichian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiphu Rujopakarn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11070644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Freslier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Druart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fontbonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11090875" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098022v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Freslier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rio.2023.100434" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.494194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008559v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Garcin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Crouzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Perrache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11113000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merisa Kosiyakul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9110865" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Geyl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houbre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cornil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan R. P. Sortais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110617" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272973v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urrea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kaspi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ico.0000000000002617" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03411451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thawicharat Sarotsakulchai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boonrucksar Soonthornthum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Poshyachinda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pasj/psab090" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Angelie Alagao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apirat Prasit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/abe709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272974v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongliang Xie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houllier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotong Ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mourard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.385953" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02340623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allanche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duhamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Goiffon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.006165" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tankam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly B. Hindman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canavesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jbo.24.4.046002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.27.018940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Uffelen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2783187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068236v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Nunez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tregon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-018-9596-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01577888v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Denis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jolivet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.00F189" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720003v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dettwiller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#233;pine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1741" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01719999v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rabbia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Angelie Alagao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ducrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.007273" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720011v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deboos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.001416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ICO.0000000000000846" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dengfeng Kuang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Cao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Mi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2015.2503240" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720015v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying-Ju Chu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungeun Won" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.001113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Acquart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Campolmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pataia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jullienne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9414-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793207v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verrier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Veillas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821115v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannie Castignoles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chavel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2012.12037" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001422" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00461006v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flury" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.005245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.1.001460" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00388938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;pine Thierry" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009157" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doule" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627969v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Victori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673770v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050491" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761582v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. Becker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruce Buckman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodger M. Walser" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.361167" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00691268v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Jarry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Poupinet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.34.002045" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701658v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112974" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251017v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1991774" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EB3A22914CD3D0A5C3D3117039949659B6E19539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01720034v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heisel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieh&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00694416" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADC059590D67FEF3C4BFD5196004F168528F3743/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00016229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lepine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Miehe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haessler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1987798" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/399EEAC745C03A400F4A27220C137219969EE1C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hanocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Verbrugghe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311522v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353323v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amiaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ardellier-Desages" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doumayrou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Frugier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922762v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Agocs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455734v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Volatier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heli&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2691377" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2692549" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764838v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04567571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Burcklen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferrari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04563937v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rodolfo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riguet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739615v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Labadie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sozzetti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary A. Mamon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Shao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629927" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO-PR62338.2022.10432344" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326622v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hugot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/flatoptics.2021.jth1a.5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264451v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599153" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453935v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599626" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414350v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Langlois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536161" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Allanche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313245" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964748v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goiffon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van Uffelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mont-Casellas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556058v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Bondoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bosio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijuparna Chakraborthy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Dali-Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2234434" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cossu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belhaire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185893v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbiere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011052v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufouleur" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barritault" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011053v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Jarosz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vigier-Blanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.797615" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Fayolle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boutant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/139/1/012023" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00353858v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rivet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03802528v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chazelas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valette" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Brachet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804650v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lab&#232;que" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ollivier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lizambert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804621v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brachet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804377v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Commeaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804642v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;kulic" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474369v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677656v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851314v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duhamel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964741v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621113v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621099v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008508v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Sakharov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19620-1_47" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04008574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90425-8_8" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03272978v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50097-9_48" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011055v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corbasson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Debize" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586817v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00586815v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cohen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00716964v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353847v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>