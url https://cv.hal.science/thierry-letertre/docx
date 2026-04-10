--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry LETERTRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur au laboratoire SONDRA de CentraleSupélec. Docteur de Supélec dans le domaine des sciences pour l’ingénieur avec la spécialité électromagnétisme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes domaines de compétences tant pour les activités d’enseignements et de recherche sont lié à l’impact des champs électromagnétique sur l’environnement en général et touche plus particulièrement:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes de communications sans fil, l’étude des brouillages et la compatibilité électromagnétique, l’exposition des personnes aux champs électromagnétiques ainsi que la mesure, la propagation et la détection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis de plus Expert auprès de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (ANSES) en tant que membre du groupe de travail RF&Cancer, président du comité scientifique du programme de recherche RF (CSPR) chargé de la sélection, membre de la section de suivi ainsi que de plusieurs comité scientifiques d’études scientifiques et expert rapporteur pour plusieurs saisines de l’ANSES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis aussi évaluateur technique au comité Français d’accréditation (COFRAC) sur la norme NF EN ISO/CEI 17025-2017 sur les domaines E in-situ (radiofréquences) et E-H in-situ (fréquence réseau).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health disturbances and exposure to radiofrequency electromagnetic fields from mobile-phone base stations in French urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Genier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, pp.110583. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.110583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for aircraft classification from VHF radar signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Costa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwa Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.697-707. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection-localization Algorithms in the Around-the-corner Radar Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac-Phuc-Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2897031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosite Coexistence between Future L-DACS2 and Legacy DME Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.2585-2600. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2013.6621838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the Future Aeronautical Communication System and Its Development for Continental Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (1), pp.182 - 191. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2207138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of RF exposure from emerging wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.012015. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/44/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility from a Time-Frequency Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Telecomunicações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification in C-band of Doppler signatures of human activities in indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Radar Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Chongqing, China. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around the Corner Radar : Detection and Localization of a target in non-line of sight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Phuc Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Radar Conference (RadarConf17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States. pp.0842 - 0847, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2017.7944320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Phuc Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV detection with K band embedded FMCW radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mazieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Mediterranean Microwave Conference (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2017.8497143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of RF exposure from emerging wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Flic-en-Flac, Mauritius. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence between the future aeronautical system for continental communication L-DACS and the Distance Measuring Equipment DME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE First AESS European Conference on Satellite Telecommunications (ESTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rome, Italy. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTEL.2012.6400087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Measurements of Wimax Systems Using Isotropic Broadband Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2011.5972880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission sur fibre optique standard G652 en régime faiblement multimode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of RF Emissions of Various Electronic Devices Used by the Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Microwaves, Communications, Antennas and Electronic Systems (COMCAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tel Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS.2011.6105820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Systems Coexistence from a Time Domain Perspective: principle and example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.IWT Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Digitally Modulated Pulsed RF Signals Using Isotropic Broadband Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Halifax, Canada. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison Radio OFDM sur Fibre Optique Standard G.652 et VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées Nationales d'Optique Guidée - JNOG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp. 123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compatibilité radioélectrique du futur système de communication aéronautique en bande L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants (JDD) du Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Les Loges-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the L-DACS2 Radio-Frequency Signals Modulation Affects the DME Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/AIAA 29th Digital Avionics Systems Conference (DASC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp.actes sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency compatibility of the future aeronautical communication system in the L-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Annuel DIGITEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency compatibility of the future aeronautical communication system: a novel approach and a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en Télécommunications au Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the aeronautical L-DACS2 radio-frequency signals on the DME system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 72nd Vehicular Technology Conference (VTC2010-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ottawa, Canada. pp.DOI: 10.1109/VETECF.2010.5594447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Radio Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electromagnetic fields from WiFi devices: Specific Absorption Rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Bioelectromagnetics Society (BEMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.404-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioelectric compatiblity of the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on ITS Telecommunications (ITST 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.EMCII-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission “Electromagnétisme et ondes” - Conseil Scientifique de Supélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electromagnetic fields from WiFi devices: in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Bioelectromagnetics Society (BEMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.429-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants (JDD) du Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELF environmental exposure of the population : a case study in a village south of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.23S2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total radiated power measurement of WiFi devices using a compact reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EMC Zurich Symposium on Electromagnetic Compatibility (EMC Zurich '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.22S3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.22S3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference analysis for the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium (PIMRC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.D4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel measurement procedure for the Specific Absorption Rate conformity assessment of WiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des performances d'une antenne 5,8 GHz intégrée sur un véhicule et d'une liaison radioélectrique dans la bande des 5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibambe-Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFRP/RNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFRP/RNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wifi: Mesures in-situ et DAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Société Française de Radioprotection (SFRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes fluorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI (CEM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Actes sur cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions électromagnétiques des ampoules fluo-compactes à basse consommation d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-vehicle communications: study of the integration of a 5,8 GHz antenna and a radio link in the 5 GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Imbambé Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. Cd-rom proceedings ; papier 324.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications entre véhicules : étude de l'intégration d'une antenne 5,8 GHz et d'une liaison radio utilisant le standard IEEE 802.11a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Imbambé Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International de Compatibilité Electromagnétique (CEM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Actes sur cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement électromagnétique résidentiel: Domaine des Radiofréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNFRS/URSI, CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology in the perspective of a survey of the exposure of a representative sample of the French population to Extremely Low Frequency magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eilat Electricity 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Eilat, Israel. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR measurement of Wifi network cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international congress of the European BioElectromagnetics Association, EBEA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bordeaux, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'environnement sur les performances de systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque International Optique Hertzienne et Diélectriques, OHD2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Valence, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des ondes électromagnétiques sur les performances RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque Internationale Optique Hertzienne &amp; Diélectriques (OHD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Valence, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of EMC issues in the perspective of the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic environment of RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Week / European Conference on Wireless Technology (EuMW/ECWT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation des signaux émis par les technologies émergentes. : Applications à la compatibilité électromagnétique des systèmes et à l'exposition des personnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Supélec, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013SUPL0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00995073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry LETERTRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur au laboratoire SONDRA de CentraleSupélec. Docteur de Supélec dans le domaine des sciences pour l’ingénieur avec la spécialité électromagnétisme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes domaines de compétences tant pour les activités d’enseignements et de recherche sont lié à l’impact des champs électromagnétique sur l’environnement en général et touche plus particulièrement:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes de communications sans fil, l’étude des brouillages et la compatibilité électromagnétique, l’exposition des personnes aux champs électromagnétiques ainsi que la mesure, la propagation et la détection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis de plus Expert auprès de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (ANSES) en tant que membre du groupe de travail RF&Cancer, président du comité scientifique du programme de recherche RF (CSPR) chargé de la sélection, membre de la section de suivi ainsi que de plusieurs comité scientifiques d’études scientifiques et expert rapporteur pour plusieurs saisines de l’ANSES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis aussi évaluateur technique au comité Français d’accréditation (COFRAC) sur la norme NF EN ISO/CEI 17025-2017 sur les domaines E in-situ (radiofréquences) et E-H in-situ (fréquence réseau).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health disturbances and exposure to radiofrequency electromagnetic fields from mobile-phone base stations in French urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Genier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, pp.110583. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.110583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for aircraft classification from VHF radar signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Costa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwa Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.697-707. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection-localization Algorithms in the Around-the-corner Radar Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac-Phuc-Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2897031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosite Coexistence between Future L-DACS2 and Legacy DME Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.2585-2600. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2013.6621838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the Future Aeronautical Communication System and Its Development for Continental Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (1), pp.182 - 191. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2207138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of RF exposure from emerging wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.012015. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/44/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility from a Time-Frequency Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Telecomunicações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification in C-band of Doppler signatures of human activities in indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Radar Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Chongqing, China. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around the Corner Radar : Detection and Localization of a target in non-line of sight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Phuc Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Radar Conference (RadarConf17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States. pp.0842 - 0847, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2017.7944320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Phuc Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV detection with K band embedded FMCW radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mazieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Mediterranean Microwave Conference (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2017.8497143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of RF exposure from emerging wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Flic-en-Flac, Mauritius. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence between the future aeronautical system for continental communication L-DACS and the Distance Measuring Equipment DME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE First AESS European Conference on Satellite Telecommunications (ESTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rome, Italy. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTEL.2012.6400087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Measurements of Wimax Systems Using Isotropic Broadband Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2011.5972880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission sur fibre optique standard G652 en régime faiblement multimode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of RF Emissions of Various Electronic Devices Used by the Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Microwaves, Communications, Antennas and Electronic Systems (COMCAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tel Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS.2011.6105820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Systems Coexistence from a Time Domain Perspective: principle and example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.IWT Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Digitally Modulated Pulsed RF Signals Using Isotropic Broadband Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Halifax, Canada. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison Radio OFDM sur Fibre Optique Standard G.652 et VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées Nationales d'Optique Guidée - JNOG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp. 123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compatibilité radioélectrique du futur système de communication aéronautique en bande L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants (JDD) du Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Les Loges-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the L-DACS2 Radio-Frequency Signals Modulation Affects the DME Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/AIAA 29th Digital Avionics Systems Conference (DASC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp.actes sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency compatibility of the future aeronautical communication system in the L-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Annuel DIGITEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency compatibility of the future aeronautical communication system: a novel approach and a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en Télécommunications au Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the aeronautical L-DACS2 radio-frequency signals on the DME system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 72nd Vehicular Technology Conference (VTC2010-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ottawa, Canada. pp.DOI: 10.1109/VETECF.2010.5594447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electromagnetic fields from WiFi devices: Specific Absorption Rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Bioelectromagnetics Society (BEMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.404-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Radio Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioelectric compatiblity of the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on ITS Telecommunications (ITST 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.EMCII-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission “Electromagnétisme et ondes” - Conseil Scientifique de Supélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electromagnetic fields from WiFi devices: in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Bioelectromagnetics Society (BEMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.429-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants (JDD) du Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELF environmental exposure of the population : a case study in a village south of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.23S2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total radiated power measurement of WiFi devices using a compact reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EMC Zurich Symposium on Electromagnetic Compatibility (EMC Zurich '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.22S3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.22S3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference analysis for the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium (PIMRC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.D4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel measurement procedure for the Specific Absorption Rate conformity assessment of WiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des performances d'une antenne 5,8 GHz intégrée sur un véhicule et d'une liaison radioélectrique dans la bande des 5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibambe-Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFRP/RNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFRP/RNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wifi: Mesures in-situ et DAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Société Française de Radioprotection (SFRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes fluorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI (CEM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Actes sur cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions électromagnétiques des ampoules fluo-compactes à basse consommation d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-vehicle communications: study of the integration of a 5,8 GHz antenna and a radio link in the 5 GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Imbambé Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. Cd-rom proceedings ; papier 324.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications entre véhicules : étude de l'intégration d'une antenne 5,8 GHz et d'une liaison radio utilisant le standard IEEE 802.11a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Imbambé Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International de Compatibilité Electromagnétique (CEM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Actes sur cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement électromagnétique résidentiel: Domaine des Radiofréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNFRS/URSI, CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology in the perspective of a survey of the exposure of a representative sample of the French population to Extremely Low Frequency magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eilat Electricity 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Eilat, Israel. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'environnement sur les performances de systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque International Optique Hertzienne et Diélectriques, OHD2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Valence, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR measurement of Wifi network cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international congress of the European BioElectromagnetics Association, EBEA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bordeaux, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des ondes électromagnétiques sur les performances RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque Internationale Optique Hertzienne &amp; Diélectriques (OHD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Valence, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of EMC issues in the perspective of the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic environment of RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Week / European Conference on Wireless Technology (EuMW/ECWT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation des signaux émis par les technologies émergentes. : Applications à la compatibilité électromagnétique des systèmes et à l'exposition des personnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Supélec, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013SUPL0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00995073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068396v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Giudici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Genier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwa Kobayashi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00977391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Outtier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2207138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00912854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikass Monebhurrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/012015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497143" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00766133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972880" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105820" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00546785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibambe-Gatsinzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05445243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Imbamb&#233; Gatsinzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambrozo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delrieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068396v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Giudici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Genier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwa Kobayashi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00977391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Outtier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2207138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00912854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikass Monebhurrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/012015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497143" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00766133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972880" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105820" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00546785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibambe-Gatsinzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05445243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Imbamb&#233; Gatsinzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambrozo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delrieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>