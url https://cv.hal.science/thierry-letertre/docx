--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry LETERTRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur au laboratoire SONDRA de CentraleSupélec. Docteur de Supélec dans le domaine des sciences pour l’ingénieur avec la spécialité électromagnétisme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes domaines de compétences tant pour les activités d’enseignements et de recherche sont lié à l’impact des champs électromagnétique sur l’environnement en général et touche plus particulièrement:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes de communications sans fil, l’étude des brouillages et la compatibilité électromagnétique, l’exposition des personnes aux champs électromagnétiques ainsi que la mesure, la propagation et la détection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis de plus Expert auprès de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (ANSES) en tant que membre du groupe de travail RF&Cancer, président du comité scientifique du programme de recherche RF (CSPR) chargé de la sélection, membre de la section de suivi ainsi que de plusieurs comité scientifiques d’études scientifiques et expert rapporteur pour plusieurs saisines de l’ANSES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis aussi évaluateur technique au comité Français d’accréditation (COFRAC) sur la norme NF EN ISO/CEI 17025-2017 sur les domaines E in-situ (radiofréquences) et E-H in-situ (fréquence réseau).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health disturbances and exposure to radiofrequency electromagnetic fields from mobile-phone base stations in French urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Genier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, pp.110583. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.110583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for aircraft classification from VHF radar signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Costa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwa Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.697-707. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection-localization Algorithms in the Around-the-corner Radar Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac-Phuc-Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2897031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosite Coexistence between Future L-DACS2 and Legacy DME Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.2585-2600. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2013.6621838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the Future Aeronautical Communication System and Its Development for Continental Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (1), pp.182 - 191. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2207138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of RF exposure from emerging wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.012015. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/44/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility from a Time-Frequency Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Telecomunicações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification in C-band of Doppler signatures of human activities in indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Radar Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Chongqing, China. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around the Corner Radar : Detection and Localization of a target in non-line of sight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Phuc Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Radar Conference (RadarConf17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States. pp.0842 - 0847, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2017.7944320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Phuc Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV detection with K band embedded FMCW radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mazieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Mediterranean Microwave Conference (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2017.8497143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of RF exposure from emerging wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Flic-en-Flac, Mauritius. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence between the future aeronautical system for continental communication L-DACS and the Distance Measuring Equipment DME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE First AESS European Conference on Satellite Telecommunications (ESTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rome, Italy. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTEL.2012.6400087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Measurements of Wimax Systems Using Isotropic Broadband Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2011.5972880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission sur fibre optique standard G652 en régime faiblement multimode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of RF Emissions of Various Electronic Devices Used by the Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Microwaves, Communications, Antennas and Electronic Systems (COMCAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tel Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS.2011.6105820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Systems Coexistence from a Time Domain Perspective: principle and example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.IWT Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Digitally Modulated Pulsed RF Signals Using Isotropic Broadband Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Halifax, Canada. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison Radio OFDM sur Fibre Optique Standard G.652 et VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées Nationales d'Optique Guidée - JNOG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp. 123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compatibilité radioélectrique du futur système de communication aéronautique en bande L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants (JDD) du Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Les Loges-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the L-DACS2 Radio-Frequency Signals Modulation Affects the DME Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/AIAA 29th Digital Avionics Systems Conference (DASC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp.actes sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency compatibility of the future aeronautical communication system in the L-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Annuel DIGITEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency compatibility of the future aeronautical communication system: a novel approach and a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en Télécommunications au Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the aeronautical L-DACS2 radio-frequency signals on the DME system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 72nd Vehicular Technology Conference (VTC2010-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ottawa, Canada. pp.DOI: 10.1109/VETECF.2010.5594447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electromagnetic fields from WiFi devices: Specific Absorption Rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Bioelectromagnetics Society (BEMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.404-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Radio Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioelectric compatiblity of the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on ITS Telecommunications (ITST 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.EMCII-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission “Electromagnétisme et ondes” - Conseil Scientifique de Supélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electromagnetic fields from WiFi devices: in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Bioelectromagnetics Society (BEMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.429-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants (JDD) du Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELF environmental exposure of the population : a case study in a village south of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.23S2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total radiated power measurement of WiFi devices using a compact reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EMC Zurich Symposium on Electromagnetic Compatibility (EMC Zurich '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.22S3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.22S3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference analysis for the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium (PIMRC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.D4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel measurement procedure for the Specific Absorption Rate conformity assessment of WiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des performances d'une antenne 5,8 GHz intégrée sur un véhicule et d'une liaison radioélectrique dans la bande des 5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibambe-Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFRP/RNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFRP/RNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wifi: Mesures in-situ et DAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Société Française de Radioprotection (SFRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes fluorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI (CEM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Actes sur cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions électromagnétiques des ampoules fluo-compactes à basse consommation d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-vehicle communications: study of the integration of a 5,8 GHz antenna and a radio link in the 5 GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Imbambé Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. Cd-rom proceedings ; papier 324.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications entre véhicules : étude de l'intégration d'une antenne 5,8 GHz et d'une liaison radio utilisant le standard IEEE 802.11a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Imbambé Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International de Compatibilité Electromagnétique (CEM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Actes sur cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement électromagnétique résidentiel: Domaine des Radiofréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNFRS/URSI, CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology in the perspective of a survey of the exposure of a representative sample of the French population to Extremely Low Frequency magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eilat Electricity 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Eilat, Israel. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'environnement sur les performances de systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque International Optique Hertzienne et Diélectriques, OHD2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Valence, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR measurement of Wifi network cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international congress of the European BioElectromagnetics Association, EBEA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bordeaux, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des ondes électromagnétiques sur les performances RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque Internationale Optique Hertzienne &amp; Diélectriques (OHD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Valence, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of EMC issues in the perspective of the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic environment of RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Week / European Conference on Wireless Technology (EuMW/ECWT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation des signaux émis par les technologies émergentes. : Applications à la compatibilité électromagnétique des systèmes et à l'exposition des personnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Supélec, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013SUPL0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00995073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry LETERTRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignant-chercheur au laboratoire SONDRA de CentraleSupélec. Docteur de Supélec dans le domaine des sciences pour l’ingénieur avec la spécialité électromagnétisme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes domaines de compétences tant pour les activités d’enseignements et de recherche sont lié à l’impact des champs électromagnétique sur l’environnement en général et touche plus particulièrement:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les systèmes de communications sans fil, l’étude des brouillages et la compatibilité électromagnétique, l’exposition des personnes aux champs électromagnétiques ainsi que la mesure, la propagation et la détection.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis de plus Expert auprès de l’Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (ANSES) en tant que membre du groupe de travail RF&Cancer, président du comité scientifique du programme de recherche RF (CSPR) chargé de la sélection, membre de la section de suivi ainsi que de plusieurs comité scientifiques d’études scientifiques et expert rapporteur pour plusieurs saisines de l’ANSES.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis aussi évaluateur technique au comité Français d’accréditation (COFRAC) sur la norme NF EN ISO/CEI 17025-2017 sur les domaines E in-situ (radiofréquences) et E-H in-situ (fréquence réseau).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health disturbances and exposure to radiofrequency electromagnetic fields from mobile-phone base stations in French urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Genier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, pp.110583. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2020.110583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for aircraft classification from VHF radar signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Costa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuwa Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.697-707. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/rsn2.12067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection-localization Algorithms in the Around-the-corner Radar Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac-Phuc-Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2019.2897031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosite Coexistence between Future L-DACS2 and Legacy DME Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (4), pp.2585-2600. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2013.6621838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey on the Future Aeronautical Communication System and Its Development for Continental Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (1), pp.182 - 191. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2012.2207138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of RF exposure from emerging wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.012015. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/44/1/012015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Compatibility from a Time-Frequency Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Telecomunicações</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification in C-band of Doppler signatures of human activities in indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cadart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Radar Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Chongqing, China. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2021.0597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengfang Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Fix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Radar Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Around the Corner Radar : Detection and Localization of a target in non-line of sight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Phuc Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Radar Conference (RadarConf17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Seattle, United States. pp.0842 - 0847, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR.2017.7944320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radar around-the-corner : Détection et localisation d'une cible en non ligne de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Phuc Hung Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Poullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UAV detection with K band embedded FMCW radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël Hinostroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mazieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Mediterranean Microwave Conference (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2017.8497143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of RF exposure from emerging wireless communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADIO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Flic-en-Flac, Mauritius. pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coexistence between the future aeronautical system for continental communication L-DACS and the Distance Measuring Equipment DME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE First AESS European Conference on Satellite Telecommunications (ESTEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rome, Italy. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESTEL.2012.6400087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Field Measurements of Wimax Systems Using Isotropic Broadband Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2011.5972880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission sur fibre optique standard G652 en régime faiblement multimode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMOI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of RF Emissions of Various Electronic Devices Used by the Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE International Conference on Microwaves, Communications, Antennas and Electronic Systems (COMCAS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tel Aviv, Israel. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMCAS.2011.6105820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio Systems Coexistence from a Time Domain Perspective: principle and example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.IWT Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of Digitally Modulated Pulsed RF Signals Using Isotropic Broadband Probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEMS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Halifax, Canada. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la compatibilité radioélectrique du futur système de communication aéronautique en bande L</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants (JDD) du Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Les Loges-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison Radio OFDM sur Fibre Optique Standard G.652 et VCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeno Toffano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées Nationales d'Optique Guidée - JNOG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp. 123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the L-DACS2 Radio-Frequency Signals Modulation Affects the DME Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/AIAA 29th Digital Avionics Systems Conference (DASC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Salt Lake City, United States. pp.actes sur CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency compatibility of the future aeronautical communication system in the L-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Annuel DIGITEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-frequency compatibility of the future aeronautical communication system: a novel approach and a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire en Télécommunications au Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the aeronautical L-DACS2 radio-frequency signals on the DME system performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 72nd Vehicular Technology Conference (VTC2010-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ottawa, Canada. pp.DOI: 10.1109/VETECF.2010.5594447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission “Electromagnétisme et ondes” - Conseil Scientifique de Supélec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electromagnetic fields from WiFi devices: in-situ measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Bioelectromagnetics Society (BEMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.429-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of electromagnetic fields from WiFi devices: Specific Absorption Rate measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Annual Meeting of the Bioelectromagnetics Society (BEMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.404-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Radio Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioelectric compatiblity of the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on ITS Telecommunications (ITST 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.EMCII-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibilité radioélectrique du futur système de communication aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants (JDD) du Laboratoire des Signaux et Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELF environmental exposure of the population : a case study in a village south of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.23S2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total radiated power measurement of WiFi devices using a compact reverberation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EMC Zurich Symposium on Electromagnetic Compatibility (EMC Zurich '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Zurich, Switzerland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.22S3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International EMC Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.22S3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference analysis for the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najett Neji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul de Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Outtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Personal, Indoor and Mobile Radio Communications Symposium (PIMRC'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Tokyo, Japan. pp.D4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel measurement procedure for the Specific Absorption Rate conformity assessment of WiFi devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 Asia-Pacific Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Singapore. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wifi: Mesures in-situ et DAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la Société Française de Radioprotection (SFRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes fluorescentes compactes à économie d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI (CEM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Actes sur cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des performances d'une antenne 5,8 GHz intégrée sur un véhicule et d'une liaison radioélectrique dans la bande des 5 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibambe-Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFRP/RNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFRP/RNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions électromagnétiques des ampoules fluo-compactes à basse consommation d'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-vehicle communications: study of the integration of a 5,8 GHz antenna and a radio link in the 5 GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Imbambé Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Diego, United States. Cd-rom proceedings ; papier 324.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications entre véhicules : étude de l'intégration d'une antenne 5,8 GHz et d'une liaison radio utilisant le standard IEEE 802.11a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Imbambé Gatsinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Colloque International de Compatibilité Electromagnétique (CEM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.Actes sur cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement électromagnétique résidentiel: Domaine des Radiofréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CNFRS/URSI, CEM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrology in the perspective of a survey of the exposure of a representative sample of the French population to Extremely Low Frequency magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambrozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eilat Electricity 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Eilat, Israel. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAR measurement of Wifi network cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international congress of the European BioElectromagnetics Association, EBEA2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bordeaux, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'environnement sur les performances de systèmes RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque International Optique Hertzienne et Diélectriques, OHD2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Valence, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des ondes électromagnétiques sur les performances RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Colloque Internationale Optique Hertzienne &amp; Diélectriques (OHD 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Valence, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of EMC issues in the perspective of the future aeronautical communication system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikass Monebhurrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC Europe Workshop 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic environment of RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Arnaud-Cormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th European Microwave Week / European Conference on Wireless Technology (EuMW/ECWT 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation des signaux émis par les technologies émergentes. : Applications à la compatibilité électromagnétique des systèmes et à l'exposition des personnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Supélec, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013SUPL0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00995073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068396v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Giudici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Genier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwa Kobayashi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00977391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Outtier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2207138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00912854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikass Monebhurrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/012015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497143" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00766133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972880" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105820" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00546785v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531733v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445511v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351975v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibambe-Gatsinzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05445243v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Imbamb&#233; Gatsinzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambrozo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delrieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068396v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Giudici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Genier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cassagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.110583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuwa Kobayashi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12067" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Phuc-Hung Thai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabaste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poullin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2019.2897031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00977391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najett Neji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul de Lacerda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Outtier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2013.6621838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2012.2207138" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00912854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikass Monebhurrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/44/1/012015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779152v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451008v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Phuc Hung Thai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2017.7944320" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02414042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mazieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497143" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00766133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTEL.2012.6400087" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Toffano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972880" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00642156v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652190v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105820" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00636567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00546785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moreno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531736v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447511v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447515v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445511v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibambe-Gatsinzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bunlon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351973v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05445243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352864v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Imbamb&#233; Gatsinzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambrozo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud-Cormos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278226v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delrieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013SUPL0033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>