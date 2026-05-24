--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -260,753 +260,762 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimization of permanent magnet and dc-excited ironless superconducting synchronous machines for electric aircraft</w:t>
+                <w:t xml:space="preserve">Magneto-thermal model for the optimal design of a high-frequency fault-tolerant generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calvin C. T. Chow</w:t>
+                <w:t xml:space="preserve">Parfait Sanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher H. T. Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. T. Chau</w:t>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTE.2025.3592478⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13835416261438579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05197638v1</w:t>
+                <w:t xml:space="preserve">hal-05623733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Assembly of a 250 kW Partially Superconducting Flux Modulation Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and optimization of permanent magnet and dc-excited ironless superconducting synchronous machines for electric aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin C. T. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dorget</w:t>
+                <w:t xml:space="preserve">Mark D. Ainslie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cipriani</w:t>
+                <w:t xml:space="preserve">Christopher H. T. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lévêque</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. T. Chau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2025.3539621⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2025.3592478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104173v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Test of CPT Coupling for Wound Field Synchronous Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Assembly of a 250 kW Partially Superconducting Flux Modulation Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayane Hamidouche</w:t>
+                <w:t xml:space="preserve">J. Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Mezani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">W. Dirahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Hamiti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (5), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2025.3539621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589414v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI compatible electromagnetic actuator: magneto-thermal design and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Moualek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chauviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2023-0578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging-Compatible Electromagnetic Actuator: Design and Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (13), pp.3254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en17133254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of High-Frequency Operation on the Efficiency of a PMSM Drive with SiC-MOSFET Inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paisak Poolphaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1030,7189 +1039,7193 @@
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (10), pp.2347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en17102347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
+                <w:t xml:space="preserve">Design and Test of CPT Coupling for Wound Field Synchronous Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+                <w:t xml:space="preserve">Rayane Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lubin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686213v1</w:t>
+                <w:t xml:space="preserve">hal-04589414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2‐D analytical magnetic model for optimal design of an outer rotor permanent magnet synchronous machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Abbas Vahaj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alireza Ghaffari</w:t>
+                <w:t xml:space="preserve">Riad Teggour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/elp2.12241⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (9), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2024.3420403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751573v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of IGBT and SiC MOSFET Three-Phase Inverter: Impact of Parasitic Capacitance on the Output Voltage Distortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paisak Poolphaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actuators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/act12090355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and test of an open portable MRI system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">2‐D analytical magnetic model for optimal design of an outer rotor permanent magnet synchronous machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Abbas Vahaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar Rahideh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Zamani Faradonbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reza Salehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2021-0436⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/elp2.12241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626840v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Design and test of an open portable MRI system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (4), pp.1084-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2021-0436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563491v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear 3-D semi-analytical model for an axial flux reluctance magnetic coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Axial-Field Synchronous Machine With HTS Armature Windings: Realization and Preliminary Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Statra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dorget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2022.3153173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2022.3145321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586935v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid Side Inverter Control for a Grid Connected Synchronous Generator Based Wind Turbine Experimental Emulator</w:t>
+                <w:t xml:space="preserve">Non-linear 3-D semi-analytical model for an axial flux reluctance magnetic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouheyr Dekali</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmadjid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ejee.230101⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2022.3153173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184584v2</w:t>
+                <w:t xml:space="preserve">hal-03586935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Semi-Analytical Model of a Superconducting Axial Flux Modulation Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Design of a 500 kW partially superconducting flux modulation machine for aircraft propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Ayat</w:t>
+                <w:t xml:space="preserve">Rémy Biaujaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Tanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacapere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3108632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1975 (1), pp.012033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1975/1/012033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443304v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity-Based Optimization of Interior Permanent Magnet Synchronous Motor for Torque Characteristic Enhancement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design of a Superconducting Machine and its Cooling System for an Aeronautics Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Taghavi</w:t>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (8), pp.2240. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14082240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2020200027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201408v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling of an Axial Field Magnetic Coupler with Cylindrical Magnets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Grid Side Inverter Control for a Grid Connected Synchronous Generator Based Wind Turbine Experimental Emulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouheyr Dekali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Boumediene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3005949⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ejee.230101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887125v1</w:t>
+                <w:t xml:space="preserve">hal-03184584v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Superconducting Machine and its Cooling System for an Aeronautics Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">3-D Semi-Analytical Model of a Superconducting Axial Flux Modulation Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (11), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3108632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2020200027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03015436v1</w:t>
+                <w:t xml:space="preserve">hal-03443304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 500 kW partially superconducting flux modulation machine for aircraft propulsion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity-Based Optimization of Interior Permanent Magnet Synchronous Motor for Torque Characteristic Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tanchon</w:t>
+                <w:t xml:space="preserve">Sajjad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lacapere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Taghavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1975/1/012033⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (8), pp.2240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14082240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445460v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Novel Approach of Resistive Type Superconducting Fault Current Limiter with a Fast Protection System in Multi-terminal DC Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid Hamoudi</w:t>
+                <w:t xml:space="preserve">Analytical Modeling of an Axial Field Magnetic Coupler with Cylindrical Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2050-7038.12568⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (2), pp.8000305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3005949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917821v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient performance of a magnetically geared induction machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Model for Magnetic-Geared Double-Rotor Machines and Its d-q Axis Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badr-El-Boudour Bidouche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Zaixin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senyi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2019-0485⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2019.0597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900892v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de couple sans contact - Accouplements magnétiques (D 3565)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design Optimization of an Axial-Flux Reluctance Magnetic Coupling based on a Two-Dimensional Semi-Analytical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Abbas Vahaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar Rahideh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2019.0746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027088v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of a Flux Modulation Superconducting Machine for Aircraft</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved 3D electromagnetic analytical model for planar induction heater with consideration of transverse edge effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1169-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1590/1/012052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02917008v1</w:t>
+                <w:t xml:space="preserve">hal-02880406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Analysis and Experimental Evaluation of the Transient Behavior of a Reluctance Magnetic Coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Transmission de couple sans contact - Accouplements magnétiques (D 3565)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446524v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Modulator Magnetic-Geared Machine for Tidal Power Generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Test of a Flux Modulation Superconducting Machine for Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3003788⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1590, pp.012052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1590/1/012052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880407v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using and enhancing the cogging torque of PM machines in valve positioning applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Simulation Analysis and Experimental Evaluation of the Transient Behavior of a Reluctance Magnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peyman Haghgooie</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Electric Power Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 14 (12), pp.2516-2524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0221⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2019.0678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969798v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of an Axial-Flux Reluctance Magnetic Coupling based on a Two-Dimensional Semi-Analytical Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Application of a Novel Approach of Resistive Type Superconducting Fault Current Limiter with a Fast Protection System in Multi-terminal DC Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ayachi Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Hamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akbar Rahideh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2019.0746⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2050-7038.12568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446525v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model for Magnetic-Geared Double-Rotor Machines and Its d-q Axis Determination</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Senyi Liu</w:t>
+                <w:t xml:space="preserve">Transient performance of a magnetically geared induction machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-El-Boudour Bidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1113-1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2019-0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2019.0597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02446519v1</w:t>
+                <w:t xml:space="preserve">hal-02900892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved 3D electromagnetic analytical model for planar induction heater with consideration of transverse edge effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+                <w:t xml:space="preserve">A Dual-Modulator Magnetic-Geared Machine for Tidal Power Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaixin Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Ouazir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wusen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3003788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880406v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Model for the Magnetic Field Distribution in a Flux Modulation Superconducting Machine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Using and enhancing the cogging torque of PM machines in valve positioning applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Haghgooie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2935696⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (12), pp.2516-2524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376874v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdomain Model for Predicting Armature Reaction Field of Dual-Stator Consequent-Pole PM Machines Accounting for Tooth-Tips</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Analytical Model for the Magnetic Field Distribution in a Flux Modulation Superconducting Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30941/CESTEMS.2019.00020⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (12), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2935696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376903v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Analytical Magnetic Model for Partitioned-Stator Flux-Reversal Machines With Four Types of Magnetization Patterns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Subdomain Model for Predicting Armature Reaction Field of Dual-Stator Consequent-Pole PM Machines Accounting for Tooth-Tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minchen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youtong Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2929477⟩</w:t>
+              <w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30941/CESTEMS.2019.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376891v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Magnetic Field Modeling of a New Superconducting Synchronous Machine Using Reluctance Network Method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">General Analytical Magnetic Model for Partitioned-Stator Flux-Reversal Machines With Four Types of Magnetization Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Abbas Vahaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar Rahideh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 548, pp. 5-13. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (11), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2018.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2929477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694699v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design optimization of an axial-field eddy-current magnetic coupling based on magneto-thermal analytical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">3D Magnetic Field Modeling of a New Superconducting Synchronous Machine Using Reluctance Network Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kelouaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/phys-2018-0004⟩</w:t>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 548, pp. 5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2018.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728164v1</w:t>
+                <w:t xml:space="preserve">hal-01694699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved 2D subdomain model of squirrel cage induction machine including winding and slotting harmonics at steady state</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+                <w:t xml:space="preserve">Design optimization of an axial-field eddy-current magnetic coupling based on magneto-thermal analytical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2782222⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.21 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2018-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679361v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Coils for Pulsed Field Magnetization of HTS Bulk Pellets in an Electrical Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved 2D subdomain model of squirrel cage induction machine including winding and slotting harmonics at steady state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Berger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2018.2804906⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2782222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590665v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moteurs et générateurs supraconducteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">3D Modeling of Coils for Pulsed Field Magnetization of HTS Bulk Pellets in an Electrical Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Stepien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boguslaw Grzesik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), 6801205, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2018.2804906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988206v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial-field eddy-current coupling : a 3D test problem for numerical experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Moteurs et générateurs supraconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94, pp. 34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnm.2217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444185v1</w:t>
+                <w:t xml:space="preserve">hal-01988206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D Analytical Investigation of the Parameters and the Effects of Magnetization Patterns on the Performance of Coaxial Magnetic Gears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Axial-field eddy-current coupling : a 3D test problem for numerical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rahideh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Lubin</w:t>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-est.2016.0070⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.e2217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499355v1</w:t>
+                <w:t xml:space="preserve">hal-01444185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved 3-D Analytical Model for Axial-Flux Eddy-Current Couplings with Curvature Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and test of an axial-field HTS rotating machine with integrated magnetic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2714628⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (3), pp.35015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6668/aa5295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536350v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and test of an axial-field HTS rotating machine with integrated magnetic coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-D Analytical Investigation of the Parameters and the Effects of Magnetization Patterns on the Performance of Coaxial Magnetic Gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rahideh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Vahaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Dolisy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">M. Mardaneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (3), pp.35015. </w:t>
+              <w:t xml:space="preserve">IET Electrical Systems in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6668/aa5295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-est.2016.0070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452266v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents computation in translational motion conductive plate of an induction heater with consideration of finite length extremity effects</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improved 3-D Analytical Model for Axial-Flux Eddy-Current Couplings with Curvature Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (3), pp.6300304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2498762⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2714628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228329v1</w:t>
+                <w:t xml:space="preserve">hal-01536350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of Wound Rotor Induction Machines Based on Coupled Finite Elements and Circuit Equation under a First Space Harmonic Approximation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Test of an Original superconducting synchronous machine based on magnetic shielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Alhasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Gerada</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheksenbek Makeyevich Adilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2478798⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2536785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228333v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new kind of superconducting machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">A New Inductor Topology for Superconducting Synchronous Machine: Analysis and Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Alhasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electromotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281356v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Inductor Topology for Superconducting Synchronous Machine: Analysis and Experimental Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Eddy currents computation in translational motion conductive plate of an induction heater with consideration of finite length extremity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electromotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.6300304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2498762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469969v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of an Original superconducting synchronous machine based on magnetic shielding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of Wound Rotor Induction Machines Based on Coupled Finite Elements and Circuit Equation under a First Space Harmonic Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gerada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2536785⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.8102204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2478798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281359v1</w:t>
+                <w:t xml:space="preserve">hal-01228333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically Geared Induction Machines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new kind of superconducting machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Alhasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheksenbek Makeyevich Adilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2443252⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2531003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164401v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between inductive and resistive SFCL in terms of current limitation and power system transient stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+                <w:t xml:space="preserve">A new analytical torque formula for axial field permanent magnets coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2015.2424159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164392v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-State and Transient Performance of Axial-Field Eddy-Current Coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional Analytical Model for Axial-Flux Eddy-Current Couplings and Brakes under Steady-State Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2351785⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (10), pp.12, id. 8203712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2455955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062497v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Topology for Induction Heating System with PM Excitation: Electromagnetic Model and Experimental Validations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison between inductive and resistive SFCL in terms of current limitation and power system transient stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2442515⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164393v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Steady-State and Transient Performance of Axial-Field Eddy-Current Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Smaïl Mezani</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2357055⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (4), pp.2287-2296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2351785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064154v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature superconducting axial field magnetic coupler: realization and test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A New Topology for Induction Heating System with PM Excitation: Electromagnetic Model and Experimental Validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/28/9/095003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2442515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164395v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional Analytical Model for Axial-Flux Eddy-Current Couplings and Brakes under Steady-State Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Magnetically Geared Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rashed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51 (10), pp.12, id. 8203712. </w:t>
+              <w:t xml:space="preserve">, 2015, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2455955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2443252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175714v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical torque formula for axial field permanent magnets coupling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaïl Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2015.2424159⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2357055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164388v1</w:t>
+                <w:t xml:space="preserve">hal-01064154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Analytical Model for an Axial-Field Magnetic Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+                <w:t xml:space="preserve">High temperature superconducting axial field magnetic coupler: realization and test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (9), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/28/9/095003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERM14031405⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01011497v1</w:t>
+                <w:t xml:space="preserve">hal-01164395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Analysis of Axial Magnetic Coupling under Steady-State and Transient Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (8), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2013.2266087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383626v1</w:t>
+                <w:t xml:space="preserve">hal-00833962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Malé</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Analytical Model for an Axial-Field Magnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.173-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERM14031405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917311v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of HTS Magnetic Coupler Using Analytical and Numerical Computations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thin-Layer Insulation of HTS: Analytical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 p. </w:t>
+              <w:t xml:space="preserve">, 2014, 24 (4), pp.8800505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2326923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2311404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011510v1</w:t>
+                <w:t xml:space="preserve">hal-01383626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Analysis of Axial Magnetic Coupling under Steady-State and Transient Operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of YBCO Superconductor Magnetic Shielding by Using Multiple Bulks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2013.2266087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (4), pp. 903-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-013-2460-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833962v1</w:t>
+                <w:t xml:space="preserve">hal-00917311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYTICAL CALCULATION OF PARALLEL DOUBLE EXCITATION AND SPOKE-TYPE PERMANENT-MAGNET MOTORS; SIMPLIFIED VERSUS EXACT MODEL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+                <w:t xml:space="preserve">Study of HTS Magnetic Coupler Using Analytical and Numerical Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed N. Benallal</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERB1211130⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2014.2326923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834001v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation analytique de l'inducteur d'un accouplement magnétique supraconducteur à flux axial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">General Subdomain Model for Predicting Magnetic Field in Internal and External Rotor Multiphase Flux-Switching Machines Topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2260827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224693v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical calculation of the flux density distribution in a superconducting reluctance machine with HTS bulks rotor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ANALYTICAL CALCULATION OF PARALLEL DOUBLE EXCITATION AND SPOKE-TYPE PERMANENT-MAGNET MOTORS; SIMPLIFIED VERSUS EXACT MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed N. Benallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.145-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB1211130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00833958v1</w:t>
+                <w:t xml:space="preserve">hal-00834001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a 2D Analytical Model for the Electromagnetic Computation of Axial-Field Magnetic Gears</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation analytique de l'inducteur d'un accouplement magnétique supraconducteur à flux axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74, pp.41-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833991v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d’énergie électrique à base de machine asynchrone à double alimentation (MADA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+                <w:t xml:space="preserve">Analytical calculation of the flux density distribution in a superconducting reluctance machine with HTS bulks rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Richard</w:t>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue 3E.I</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2013.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383483v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Subdomain Model for Predicting Magnetic Field in Internal and External Rotor Multiphase Flux-Switching Machines Topologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+                <w:t xml:space="preserve">Development of a 2D Analytical Model for the Electromagnetic Computation of Axial-Field Magnetic Gears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 18 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2267746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2260827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00833995v1</w:t>
+                <w:t xml:space="preserve">hal-00833991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Analytical Calculation of Magnetic Field and electromagnetic Torque for Surface-Inset Permanent Magnet Motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Production d’énergie électrique à base de machine asynchrone à double alimentation (MADA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue 3E.I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.59-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.218091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00673928v1</w:t>
+                <w:t xml:space="preserve">hal-01383483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Analytical Expressions for the Force and Torque of Axial Magnetic Couplings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analytical Prediction of Magnetic Field in Parallel Double excitation and Spoke-Type Permanent-Magnet Machines Accounting for Tooth-Tips and Shape of Polar Pieces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 p. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2012.2183372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2186587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673920v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductance and Force Calculation for Axisymmetric Coil Systems Including an Iron Core of Finite Length</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D Analytical Calculation of Magnetic Field and electromagnetic Torque for Surface-Inset Permanent Magnet Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 41, pp.377-396. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERB12051105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.218091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711310v1</w:t>
+                <w:t xml:space="preserve">hal-00673928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current in a rotating cylinder in a static field by a stochastic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (3), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8252,1792 +8265,1896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy current in a rotating cylinder in a static field by a stochastic method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Simple Analytical Expressions for the Force and Torque of Axial Magnetic Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rezzoug</w:t>
+                <w:t xml:space="preserve">Mezani Smail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2011110025⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2012.2183372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788686v1</w:t>
+                <w:t xml:space="preserve">hal-00673920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Prediction of Magnetic Field in Parallel Double excitation and Spoke-Type Permanent-Magnet Machines Accounting for Tooth-Tips and Shape of Polar Pieces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inductance and Force Calculation for Axisymmetric Coil Systems Including an Iron Core of Finite Length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.377-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB12051105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2186587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00673949v1</w:t>
+                <w:t xml:space="preserve">hal-00711310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D Exact Analytical Model for Surface-Mounted Permanent-Magnet Motors With Semi-Closed Slots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eddy current in a rotating cylinder in a static field by a stochastic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2011110025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2095874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558543v1</w:t>
+                <w:t xml:space="preserve">hal-00788686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Heating of Aluminum Billets With Linear Motion in a Strong DC Magnetic Field: Magnetothermal Analysis in Two-Dimensional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bensaidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (4), pp.3479-3487. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2144979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Calculation of Eddy Currents in the Slots of Electrical Machines: Application to Cage Rotor Induction Motors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-D Exact Analytical Model for Surface-Mounted Permanent-Magnet Motors With Semi-Closed Slots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (11), pp.4650-4659. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.479-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2095874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2157167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640594v1</w:t>
+                <w:t xml:space="preserve">hal-00558543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D analytical modeling of a wholly superconducting synchronous reluctance motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Malé</w:t>
+                <w:t xml:space="preserve">Analytic Calculation of Eddy Currents in the Slots of Electrical Machines: Application to Cage Rotor Induction Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (11), pp.4650-4659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2157167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/24/3/035014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558545v1</w:t>
+                <w:t xml:space="preserve">hal-00640594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast analytical method to compute the radial flux density distribution in the airgap of a superconducting inductor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">2D analytical modeling of a wholly superconducting synchronous reluctance motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Malé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/24/3/035014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2096172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00537666v1</w:t>
+                <w:t xml:space="preserve">hal-00558545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Analytical Method for Magnetic Field Computation in the Air Gap of Cylindrical Electrical Machines Considering Slotting Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling of a synchronous reluctance machine accounting for space harmonics in view of torque ripple minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.354-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2010.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2036257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00557548v1</w:t>
+                <w:t xml:space="preserve">hal-00558540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Computation of the Magnetic Field Distribution in a Magnetic Gear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact Analytical Method for Magnetic Field Computation in the Air Gap of Cylindrical Electrical Machines Considering Slotting Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (7), pp.2611-2621. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 46 (4), pp.1092-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2036257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558537v1</w:t>
+                <w:t xml:space="preserve">hal-00557548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVED ANALYTICAL MODEL FOR SURFACE-MOUNTED PM MOTORS CONSIDERING SLOTTING EFFECTS AND ARMATURE REACTION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Computation of the Magnetic Field Distribution in a Magnetic Gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (7), pp.2611-2621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERB10081209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558542v1</w:t>
+                <w:t xml:space="preserve">hal-00558537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a synchronous reluctance machine accounting for space harmonics in view of torque ripple minimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+                <w:t xml:space="preserve">A fast analytical method to compute the radial flux density distribution in the airgap of a superconducting inductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2010.2096172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2010.07.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558540v1</w:t>
+                <w:t xml:space="preserve">hal-00537666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Heating of Aluminum Billets Subjected to a Strong Rotating Magnetic Field Produced by Superconducting Windings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IMPROVED ANALYTICAL MODEL FOR SURFACE-MOUNTED PM MOTORS CONSIDERING SLOTTING EFFECTS AND ARMATURE REACTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25, pp.293-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERB10081209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2014461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558536v1</w:t>
+                <w:t xml:space="preserve">hal-00558542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple and Efficient Tool for Design Analysis of Synchronous Reluctance Motor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Induction Heating of Aluminum Billets Subjected to a Strong Rotating Magnetic Field Produced by Superconducting Windings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44 (12), pp.4648-4652. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 45 (5), pp.2118-2127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2014461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2008.2004536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00556412v1</w:t>
+                <w:t xml:space="preserve">hal-00558536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Finite-Element Analysis and Winding Function Theory for Inductances and Torque Calculation of a Synchronous Reluctance Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Simple and Efficient Tool for Design Analysis of Synchronous Reluctance Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (8), pp.3406-3410. </w:t>
+              <w:t xml:space="preserve">, 2008, 44 (12), pp.4648-4652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.900404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2008.2004536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556411v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line efficiency optimization of a synchronous reluctance motor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparison Between Finite-Element Analysis and Winding Function Theory for Inductances and Torque Calculation of a Synchronous Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2006.04.010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (8), pp.3406-3410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.900404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556410v1</w:t>
+                <w:t xml:space="preserve">hal-00556411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On-line efficiency optimization of a synchronous reluctance motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 77, pp.484-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2006.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magnetic Saturation Effects on the Control of a Synchronous Reluctance Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (3), pp.356-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10047,8450 +10164,8450 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly and preliminary tests of a 250 kW partially superconducting machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Design, assembly and electrical tests of a 250 kW partially superconducting machine for aicrafts applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Dirahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS 2025 - 38th International Symposium on Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Nagasaki, Japan. pp. 1-5, id. AP6-03</w:t>
+              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 34, id. 2-LO-TR.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449154v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting machine using bulk for aircraft application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walid Dirahoui</w:t>
+                <w:t xml:space="preserve">Modèle magnéto-thermique pour la conception optimale d’une génératrice haute fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait Sanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PASREG 2025 - 14th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tetsuya Ida; Kazuya Yokoyama; Akiyasu Yamamoto, Nov 2025, Tokyo, Japan. id. S2-1, 1 page</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501505v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle magnéto-thermique pour la conception optimale d’une génératrice haute fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assembly and preliminary tests of a 250 kW partially superconducting machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parfait Sanni</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Walid Dirahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Analyse et d'Architecture des Systèmes (LAAS) et le Laboratoire Plasma et Conversion d'Energie (LAPLACE), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISS 2025 - 38th International Symposium on Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Nagasaki, Japan. pp. 1-5, id. AP6-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218190v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-Compatible Electromagnetic Spherical Actuator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Superconducting machine using bulk for aircraft application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Dirahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">PASREG 2025 - 14th International Workshop on Processing and Applications of Superconducting (RE)BCO Large Grain Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tetsuya Ida; Kazuya Yokoyama; Akiyasu Yamamoto, Nov 2025, Tokyo, Japan. id. S2-1, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065330v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, assembly and electrical tests of a 250 kW partially superconducting machine for aicrafts applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Dirahoui</w:t>
+                <w:t xml:space="preserve">MRI-Compatible Electromagnetic Spherical Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Moualek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2025 - 17th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. p. 34, id. 2-LO-TR.1</w:t>
+              <w:t xml:space="preserve">Symposium on Advanced Technologies in Electrical Systems - SATES 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Apr 2025, Nancy, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322077v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Construction and Test of a Magnetically Geared Induction Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr-El-Boudour Bidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vangraefschepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Control for Power Converter in Switched Reluctance Motor (SRM) Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paisak Poolphaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairote Thongprasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Electrical Machines and Systems (ICEMS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Fukuoka, Japan. pp.2842-2846, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICEMS60997.2024.10921230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of High-Frequency Operation on the Efficiency of a PMSM Drive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paisak Poolphaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Torino, France. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical machine with 2G HTS winding : analytical design and optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Design and Test of a Capacitive Power Transfer Coupling for Wound Field Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Takorabet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275577v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI compatible electromagnetic actuator : magnetothermal design and optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Electrical machine with 2G HTS winding : analytical design and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275603v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a 250-kW superconducting flux modulation machine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRI compatible electromagnetic actuator : magnetothermal design and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Moualek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Applied Superconductivity - EUCAS2023 - 4-LO-MG1-01</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bologne (ITA), Italy</w:t>
+              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275687v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d’un actionneur électromagnétique compatible IRM</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction of a 250-kW superconducting flux modulation machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Dirahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cipriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nouailhetas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L2EP, Jul 2023, Lille (France), France</w:t>
+              <w:t xml:space="preserve">16th European Conference on Applied Superconductivity - EUCAS2023 - 4-LO-MG1-01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bologne (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192566v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Test of a Capacitive Power Transfer Coupling for Wound Field Synchronous Machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement d’un actionneur électromagnétique compatible IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Moualek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hamiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L2EP, Jul 2023, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275626v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and test of an Open Portable MRI System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement et réalisation d’une maquette d’IRM à échelle réduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445464v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et tests d’un moteur supraconducteur pour l’aéronautique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Statra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445472v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial-field synchronous machine with HTS armature windings: Realization and preliminary results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Douine</w:t>
+                <w:t xml:space="preserve">Design and test of an Open Portable MRI System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Applied Superconductivity Conference (EUCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537430v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement et réalisation d’une maquette d’IRM à échelle réduite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude et tests d’un moteur supraconducteur pour l’aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445467v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Tests of Superconducting Bulk for a 500 kW Superconducting Flux Modulation Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Ayat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Biaujaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISS 2020 - 33th International Symposium on Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan. pp.AP4-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">500 kW Partially Superconducting Flux modulation Machine for Aircraft Propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Ayat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Biaujaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacapere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISS 2020 - 33th International Symposium on Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved 3D Electromagnetic Analytical Model for Translational Motion Induction Heater with Consideration of Finite Length Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Messadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bensaidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and Test of a Flux Modulation Superconducting Machine for Aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Applied Superconductivity (EUCAS2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of fuzzy controller to minimize torque and flux ripples of PMSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kakouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Rekioua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaïl Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behaviour of a Magnetically Geared Induction Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr-El-Boudour Bidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Superconducting System for Aeronautics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmoniques de forces radiales de machines asynchrones : « Sous-domaine versus perméance analytique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Despret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a Superconducting Radial Flux Inductor by a 3D Reluctance Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kelouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp. 1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISTEM.2018.8613581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test characterization of a Flux Modulation Superconducting Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference, ASC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 3D nonlinear reluctance network for modeling a superconducting synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kelouaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Symposium on Electromagnetic Phenomena in Nonlinear Circuits (EPNC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Arras, France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Benchmark for Magnetic Noise and Vibrations Analysis in Electrical Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Approche « sous-domaine vs perméance analytique » en vue d’estimer le contenu spatio-temporel des harmoniques de forces radiales d’une machine asynchrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Despret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XXIII International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01910617v1</w:t>
+                <w:t xml:space="preserve">hal-01910631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche « sous-domaine vs perméance analytique » en vue d’estimer le contenu spatio-temporel des harmoniques de forces radiales d’une machine asynchrone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Experimental Benchmark for Magnetic Noise and Vibrations Analysis in Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cimetiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Besnerais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 XXIII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910631v1</w:t>
+                <w:t xml:space="preserve">hal-01910617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des Pertes dans une Machine Supraconductrice à Modulation de Flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of the inductor of a superconducting machine with magnetized bulk HTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Kapek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism - ICSM2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Antalya, Turkey. p. 705, id. 2952</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Analysis of a Magnetically Geared Induction Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr-El-Boudour Bidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.629-634, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8507009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une Machine à Induction integrant un Réducteur de Vitesse Magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr El Boudour Bidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique - SGE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Analytical Computation of the Torque in Axial Flux Permanent Magnets Couplings Based on Charges Model and Images Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahammed Messadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.529-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A superconducting machine for Aircraft application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Colle</w:t>
+                <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.4LP6-18</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543540v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Coils for Pulsed Field Magnetization of HTS Bulk Pellets Placed on an Inductor of a Superconducting Electrical Machine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A superconducting machine for Aircraft application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 1LP5-19, 1 page</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. pp.4LP6-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525462v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D Modeling of Coils for Pulsed Field Magnetization of HTS Bulk Pellets Placed on an Inductor of a Superconducting Electrical Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Kapek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Colle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz Stepien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boguslaw Grzesik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">EUCAS 2017 - 13th European Conference on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. id. 1LP5-19, 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910615v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Computation of Wound Rotor Induction Machines Based on Coupled Finite Elements and Circuit Equations under a First Space Harmonic Approximation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Axial-Field Eddy-Current Couplings: a 3D Test Problem for Numerical Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Gerada</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2015, Conference on the Computation of Electro-magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal (QC), Canada. pp.8102204</w:t>
+              <w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387094v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supraconducteurs et machines électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Sciences and Technologies in Maghreb CISTEM 2016, http://cistem2016.uca.ma/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Transient Performances for Synchronous and Eddy-current Torque Couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.695-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et essais d’un moteur supraconducteur incluant un accouplement magnétiqu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A Fast Computation of Wound Rotor Induction Machines Based on Coupled Finite Elements and Circuit Equations under a First Space Harmonic Approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gerada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG 2015, Conference on the Computation of Electro-magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal (QC), Canada. pp.8102204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361575v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of subdomain modeling techniques in electrical machines: performances and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+                <w:t xml:space="preserve">Réalisation et essais d’un moteur supraconducteur incluant un accouplement magnétiqu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines ICEM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2016) : Electrotechnique du Futur (EF), Electronique de Puissance du Futur (EPF) et Matériaux pour le Génie Electrique (MGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910609v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of subdomain modeling techniques in electrical machines: performances and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Besnerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Berger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lecointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines ICEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301588v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial-Field Eddy-Current Couplings: a 3D Test Problem for Numerical Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling of HTS bulk during Pulsed Field Magnetization within an iron core using analytical and integral methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bologna, Italy. p. 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305748v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation et test d'un moteur supraconducteur à flux axial incluant un accouplement supraconducteur pour la propulsion navale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Aussois, France. page 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial-field HTS machine with integrated magnetic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 139, id. 2A-LS-P-08.06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modelling of superconductors in electrical engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 50, id. 3A-LS-O1.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new kind of superconducting motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Alhasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS 2015 - 12th European Conference on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. p. 62, id. 2M-LS-O1.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of an original superconducting synchronous machine based on magnetic shielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Alhasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Magnet Technology - MT24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea. page 141/3OrCA_01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a superconducting motor with high specific torque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Alhasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEA 2015 More Electric Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3AF, SEE, Feb 2015, Toulouse, France. pp. 1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113838v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression analytique de l’inductance mutuelle entre deux bobines circulaires possédant un noyau supraconducteur ou ferromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael-Antonio Linares-Lamus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Hinaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France. pp. 1-2, id. 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and test of a new superconducting inductor structure for a synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rada Alhasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISTEM 2014, International Conference on Electrical Sciences and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Tunis, Tunisia. pp.358-364, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CISTEM.2014.7076970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation analytique 3D d'un accouplement supraconducteur à flux axial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Designing and building of an original superconducting synchronous motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Alhasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. page 100/2LPo1K-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002627v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Modélisation analytique 3D d'un accouplement supraconducteur à flux axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944155v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and testing of a new kind of an axial HTS motor which includes a superconducting magnetic coupling for naval propulsion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Efficient Design Using Successive Analytical Subproblems Method: Application to Axial Magnetic Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Messine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. page 241/4Lor2B-01</w:t>
+              <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025173v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and building of an original superconducting synchronous motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rada Alhasan</w:t>
+                <w:t xml:space="preserve">Modeling and testing of a new kind of an axial HTS motor which includes a superconducting magnetic coupling for naval propulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASC 2014 - Applied Superconductivity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. page 100/2LPo1K-02</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Charlotte, North Carolina, United States. page 241/4Lor2B-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025168v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation analytique de l'inducteur d'un accouplement magnétique supraconducteur à flux axial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Study of a flux barrier topology for superconducting synchronous machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Alhasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">EUCAS 2013, European Conference on Applied Superconductivity, Genova, Italy, 15-19 September 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827940v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of YBCO superconductor magnetic shielding by using multiple bulks or thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modélisation analytique de l'inducteur d'un accouplement magnétique supraconducteur à flux axial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dolisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Électrique (JCGE'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Nazaire, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851337v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a flux barrier topology for superconducting synchronous machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rada Alhasan</w:t>
+                <w:t xml:space="preserve">Improvement of YBCO superconductor magnetic shielding by using multiple bulks or thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Malé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAS 2013, European Conference on Applied Superconductivity, Genova, Italy, 15-19 September 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">23th International Conference on Magnet Technology - MT23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384548v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Leclerc</w:t>
+                <w:t xml:space="preserve">Analytical Computation of Flux Concentration PM Machines: Study of the Influence of the Magnets Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International conference on electrical machines (ICEM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICElMach.2012.6350276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827509v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Computation of Flux Concentration PM Machines: Study of the Influence of the Magnets Shape</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Calcul analytique de la force exercée par un inducteur solénoïdal sur un supraconducteur massif refroidi hors champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Adrien Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on electrical machines (ICEM 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 67 et CD-ROM, 1 page</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834006v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul analytique de la force exercée par un inducteur solénoïdal sur un supraconducteur massif refroidi hors champ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Douine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aussois, France. p. 67 et CD-ROM, 1 page</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251810v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Domain Computation of Eddy Currents in Superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modeling of a 3D superconducting inductor structure using analytical formulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 8</w:t>
+              <w:t xml:space="preserve">ASC 2012 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Portland, United States. p. 745, id. 3LPV-06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691920v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modeling of Bulk Superconductor in a Coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Numerical Modelling of High Temperature Superconductors (HTS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain. p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the shape of the current on AC losses in superconducting tube and coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Douine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic shielding performances of YBCO superconductors: applications to multiple bulks and thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Malé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. p. 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new topology of superconducting magnetic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Malé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCAS-ISEC-ICMC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, The Hague, Netherlands. page 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple rotor broken bar induction models for simulation and fault detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B.R Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B Jacobina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.N Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R.C da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Power Electronics Specialists Conference (PESC '06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Induction Machine Model to Study Rotor Broken Bar Effects and for Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B.R Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B Jacobina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R.C da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.N Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Conference of IEEE Industrial Electronics (IECON 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Space Harmonics on the Transient and Steady-State Behavior of a Line-Start Synchronous Reluctance Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Chania, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Torque to Current control of a Synchronous Reluctance Machine by including cross-magnetisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 2004; 16th International Conference on Electrical Machines, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18500,265 +18617,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et commande de la machine synchrone à réluctance variable: prise en compte de la saturation magnétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation et commande de la machine synchrone à réluctance variable : prise en compte de la saturation magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Energie électrique. Université Henri Poincaré; Nancy I, 2003. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2003NAN10017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01147847v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01748101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et commande de la machine synchrone à réluctance variable : prise en compte de la saturation magnétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation et commande de la machine synchrone à réluctance variable: prise en compte de la saturation magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré - Nancy 1, 2003. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2003NAN10017⟩</w:t>
+              <w:t xml:space="preserve">Energie électrique. Université Henri Poincaré; Nancy I, 2003. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01748101v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01147847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation analytique des actionneurs électromécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université de Lorraine, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01338226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18768,117 +18885,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉLECTROTECHNIQUE EXPÉRIMENTALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Weinachter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses Technosup. Ellipses Technosup, 288 p., 2017, 9782340017856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18888,339 +19005,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Motor Using HTS Bulk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Ayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jenny Stanford Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Tc Superconducting Technology, Towards Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781003164685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Reluctance Machines: Modeling and Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Louis (Author). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of Non-conventional Synchronous Motors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.287-327, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines à réluctance variable : modélisation et commande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tounzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Louis (Auteur). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commandes d'actionneurs électriques synchrones et spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Lavoisier, pp.321-363, 2011, Traité EGEM, série génie électrique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19230,291 +19347,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support de cours sur la commande des machines électriques, Master 2 Énergie Électrique, Nancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">TD sur la commande des machines électriques, Master EEA, Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759304v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TD sur la commande des machines électriques, Master EEA, Nancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Support de cours sur la commande des machines électriques, Master 2 Énergie Électrique, Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759308v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling and design of high temperature superconducting machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. HTS Motors School, Nancy, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations aux dérivées partielles (EDP), Méthode de résolution des EDP par séparation de variables ; Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université de Lorraine - Faculté des Sciences et Technologies - Nancy, France. 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01575654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19582,51 +19699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBDE0C6B"/>
+    <w:nsid w:val="EB00FF77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19813,51 +19930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-lubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9449-4130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072476567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197638v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin C. T. Chow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ainslie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. T. Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Chau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2025.3592478" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104173v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dorget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipriani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dirahoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3539621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hamidouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Moualek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauviere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2023-0578" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paisak Poolphaka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Teggour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3420403" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Abbas Vahaj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Rahideh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Zamani Faradonbeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Salehi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ghaffari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/elp2.12241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04202958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12090355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0436" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2022.3153173" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184584v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Dekali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Boumediene" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ayat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3108632" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ahmadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Vahedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Taghavi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082240" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887125v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3005949" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015436v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Biaujaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacapere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1975/1/012033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917821v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ayachi Amor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hamoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12568" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900892v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-El-Boudour Bidouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2019-0485" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1590/1/012052" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0678" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhua Liu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaixin Song" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wusen Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3003788" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0746" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senyi Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0597" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2935696" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchen Zhu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijian Wu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youtong Fang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2019.00020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2929477" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2782222" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590665v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Stepien" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Grzesik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2804906" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444185v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2217" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499355v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahideh" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vahaj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mardaneh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2016.0070" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536350v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2714628" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gerada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2478798" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheksenbek Makeyevich Adilov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2531003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469969v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2536785" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mezani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2443252" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164392v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.04.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062497v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2351785" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2442515" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357055" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2455955" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011510v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2326923" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833962v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2266087" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boughrara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N. Benallal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB1211130" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833991v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2267746" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Richard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2260827" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673928v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.218091" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673920v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezani Smail" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2183372" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711310v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB12051105" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2186587" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558543v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2095874" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640598v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2144979" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640594v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157167" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557548v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2036257" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558537v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044187" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558542v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10081209" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558540v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.07.024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558536v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2014461" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556412v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2004536" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556411v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.900404" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2006.04.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556409v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449154v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501505v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218190v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Sanni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065330v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322077v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cipriani" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gning" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104531v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104534v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairote Thongprasri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICEMS60997.2024.10921230" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104521v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisuda Chaithongsuk" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700173" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275603v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275687v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192566v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275626v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445464v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445472v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445467v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078963v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078959v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376916v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255828v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kakouche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guendouz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376937v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983360v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despret" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910622v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613581" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910627v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798410v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910617v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506928" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910631v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910634v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687483v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507009" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910639v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Boudour Bidouche" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543540v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525462v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387094v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910612v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361575v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910609v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305748v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155330v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196148v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196180v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218195v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159268v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386580v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076970" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002627v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025173v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025168v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384548v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834006v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350276" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251810v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Delobel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691645v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626925v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626864v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084811v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.R Corr&#234;a" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Santos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B Jacobina" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.N Lima" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.C da Silva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084805v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085028v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728165v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01147847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748101v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10017" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01338226v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501019v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445478v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tounzi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734116v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759304v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759308v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015447v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01575654v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-lubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9449-4130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072476567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05623733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Sanni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13835416261438579" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin C. T. Chow" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Ainslie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H. T. Lee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. T. Chau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2025.3592478" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dorget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cipriani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dirahoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2025.3539621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Moualek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauviere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2023-0578" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17133254" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paisak Poolphaka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102347" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Hamidouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Teggour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3420403" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04202958v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12090355" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Abbas Vahaj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Rahideh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Zamani Faradonbeh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Salehi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ghaffari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/elp2.12241" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2021-0436" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Statra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Douine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2022.3145321" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2022.3153173" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ayat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Biaujaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanchon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacapere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1975/1/012033" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200027" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184584v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheyr Dekali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Boumediene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3108632" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ahmadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Vahedi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Taghavi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082240" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3005949" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunhua Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaixin Song" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senyi Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0597" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446525v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0746" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917008v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1590/1/012052" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0678" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ayachi Amor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hamoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12568" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900892v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-El-Boudour Bidouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2019-0485" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wusen Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3003788" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376874v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2935696" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchen Zhu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijian Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youtong Fang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2019.00020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2929477" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kelouaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2018.01.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Devillers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Besnerais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lecointe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2782222" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590665v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kapek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Stepien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boguslaw Grzesik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2018.2804906" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444185v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2217" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dolisy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa5295" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rahideh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vahaj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mardaneh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-est.2016.0070" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536350v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rezzoug" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2714628" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Alhasan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheksenbek Makeyevich Adilov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2536785" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228333v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gerada" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2478798" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281356v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2531003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2424159" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2455955" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164392v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2015.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062497v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2351785" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164393v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2442515" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;l Mezani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashed" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2443252" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Messine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2357055" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/28/9/095003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833962v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2266087" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011497v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM14031405" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383626v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2311404" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917311v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mal&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-013-2460-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011510v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2014.2326923" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833995v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boughrara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2260827" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N. Benallal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB1211130" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833958v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.01.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833991v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2267746" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383483v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Richard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673949v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2186587" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673928v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.218091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673968v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T6S27T2C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673920v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezani Smail" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2183372" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711310v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB12051105" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788686v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezzoug" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640598v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2144979" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558543v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2095874" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640594v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157167" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/24/3/035014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558540v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.07.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557548v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2036257" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558537v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044187" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537666v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2010.2096172" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558542v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10081209" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558536v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2014461" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2008.2004536" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556411v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.900404" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556410v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2006.04.010" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556409v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322077v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dirahoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cipriani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gning" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218190v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449154v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501505v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065330v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104531v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104534v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairote Thongprasri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICEMS60997.2024.10921230" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104521v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisuda Chaithongsuk" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700173" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275626v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275603v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275687v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nouailhetas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192566v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445467v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537430v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445464v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445472v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078963v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078959v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255828v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kakouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guendouz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Rekioua" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376937v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376942v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983360v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Despret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910622v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2018.8613581" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910627v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798410v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910617v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cimetiere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506928" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910634v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687483v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8507009" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910639v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Boudour Bidouche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543540v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525462v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305748v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910612v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444195v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387094v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361575v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910609v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301588v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155330v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197251v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196148v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael-Antonio Linares-Lamus" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196180v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218195v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113838v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159268v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386580v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM.2014.7076970" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025168v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002627v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944155v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025173v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384548v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851337v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834006v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350276" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251810v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Delobel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827509v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclerc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691645v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626874v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626925v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626864v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084811v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B.R Corr&#234;a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M Santos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B Jacobina" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.N Lima" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R.C da Silva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084805v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085028v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728165v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748101v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN10017" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01147847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01338226v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501019v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Weinachter" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445478v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734120v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hilairet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tounzi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00734116v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759308v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759304v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015447v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01575654v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>