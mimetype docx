--- v0 (2026-03-28)
+++ v1 (2026-04-23)
@@ -927,252 +927,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude architecturale des remparts d’Akraiphia (Béotie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lucas</w:t>
+                <w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Boubounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.7774⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.9759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091527v1</w:t>
+                <w:t xml:space="preserve">hal-04260767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+                <w:t xml:space="preserve">Étude architecturale des remparts d’Akraiphia (Béotie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Boubounelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitris Bartzis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.9759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260767v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting Boiotians. Conscription Lists, Military Forces, and Demography in Hellenistic Boiotia</w:t>
               </w:r>
@@ -1472,299 +1472,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thucydide poliorcète : siège, assaut et guerre urbaine au Ve siècle</w:t>
+                <w:t xml:space="preserve">Fouilles de Pachi (Mégare)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Avgerinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.4610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355830v1</w:t>
+                <w:t xml:space="preserve">hal-03463558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le roi Alexandre étant stratège ». IG VII, 3206, les cavaliers d’Orchomène et le koinon béotien après la destruction de Thèbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 145 (2), pp.449-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles de Pachi (Mégare)</w:t>
+                <w:t xml:space="preserve">Thucydide poliorcète : siège, assaut et guerre urbaine au Ve siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123 (1), p. 115-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.4610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03463558v1</w:t>
+                <w:t xml:space="preserve">hal-03355830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Οι έρευνες της Γαλλικής Σχολής Αθηνών στη Βοιωτία</w:t>
               </w:r>
@@ -2093,51 +2093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airton Pollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,51 +3274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efthymios Rizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,51 +3399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Bartzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire recherches en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française d'Athènes, May 2021, ATHINA, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3632,151 +3632,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte générale de la Béotie antique</w:t>
+                <w:t xml:space="preserve">Le territoire de Lacédémone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282379v1</w:t>
+                <w:t xml:space="preserve">hal-03282371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire de Lacédémone</w:t>
+                <w:t xml:space="preserve">Carte générale de la Béotie antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282371v1</w:t>
+                <w:t xml:space="preserve">hal-03282379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lacedaemonian territory</w:t>
               </w:r>
@@ -4100,51 +4100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E6DD039"/>
+    <w:nsid w:val="C99BE359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4248,51 +4248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2A225173"/>
+    <w:nsid w:val="72320F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4396,51 +4396,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E4D477AA"/>
+    <w:nsid w:val="2CA22962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4633,51 +4633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3973-2765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DYR-6767-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thierry.lucas@inp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Oddon-Panissi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/jga.v10i" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/karanos.128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bartzis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7774" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/historia-2022-0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6404" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Avgerinou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4610" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.296" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496924v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1387y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5844" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282345v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3973-2765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DYR-6767-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thierry.lucas@inp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Oddon-Panissi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/jga.v10i" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/karanos.128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bartzis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7774" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/historia-2022-0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6404" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Avgerinou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4610" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.296" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496924v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1387y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5844" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282345v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>