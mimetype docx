--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -927,252 +927,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude architecturale des remparts d’Akraiphia (Béotie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimitris Bartzis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.9759⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260767v1</w:t>
+                <w:t xml:space="preserve">hal-04091527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude architecturale des remparts d’Akraiphia (Béotie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lucas</w:t>
+                <w:t xml:space="preserve">Terpni. Campagne de terrain 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Martinez-Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelone Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Bartzis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olga Boubounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.7774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.9759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091527v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting Boiotians. Conscription Lists, Military Forces, and Demography in Hellenistic Boiotia</w:t>
               </w:r>
@@ -1472,299 +1472,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles de Pachi (Mégare)</w:t>
+                <w:t xml:space="preserve">Thucydide poliorcète : siège, assaut et guerre urbaine au Ve siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123 (1), p. 115-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463558v1</w:t>
+                <w:t xml:space="preserve">hal-03355830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le roi Alexandre étant stratège ». IG VII, 3206, les cavaliers d’Orchomène et le koinon béotien après la destruction de Thèbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 145 (2), pp.449-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thucydide poliorcète : siège, assaut et guerre urbaine au Ve siècle</w:t>
+                <w:t xml:space="preserve">Fouilles de Pachi (Mégare)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Avgerinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.4610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355830v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Οι έρευνες της Γαλλικής Σχολής Αθηνών στη Βοιωτία</w:t>
               </w:r>
@@ -2093,51 +2093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airton Pollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,151 +2590,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Hans Beck, Localism and the Ancient Greek City-State</w:t>
+                <w:t xml:space="preserve">Review of M. Eisenberg, R. Khamisy (éd.), The art of siege warfare and military architecture from the classical world to the middle ages (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, http://www.sehepunkte.de/2021/02/34642.html</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141106v1</w:t>
+                <w:t xml:space="preserve">hal-03481465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of M. Eisenberg, R. Khamisy (éd.), The art of siege warfare and military architecture from the classical world to the middle ages (2021)</w:t>
+                <w:t xml:space="preserve">Review of Hans Beck, Localism and the Ancient Greek City-State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2021, http://www.sehepunkte.de/2021/02/34642.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481465v1</w:t>
+                <w:t xml:space="preserve">hal-03141106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transgression en temps de guerre. De l’Antiquité à nos jours, Nathalie Barrandon, Isabelle Pimouguet-Pédarros (dir.)</w:t>
               </w:r>
@@ -3274,51 +3274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efthymios Rizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,51 +3399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Bartzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire recherches en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française d'Athènes, May 2021, ATHINA, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3632,337 +3632,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire de Lacédémone</w:t>
+                <w:t xml:space="preserve">Carte générale de la Béotie antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282371v1</w:t>
+                <w:t xml:space="preserve">hal-03282379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte générale de la Béotie antique</w:t>
+                <w:t xml:space="preserve">The Lacedaemonian territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282379v1</w:t>
+                <w:t xml:space="preserve">hal-03282360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lacedaemonian territory</w:t>
+                <w:t xml:space="preserve">Le territoire de Lacédémone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282360v1</w:t>
+                <w:t xml:space="preserve">hal-03282371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les districts de la Confédération béotienne en 395 av. J.-C.</w:t>
+                <w:t xml:space="preserve">Les districts de la Confédération béotienne à l'époque hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282341v1</w:t>
+                <w:t xml:space="preserve">hal-03282345v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les districts de la Confédération béotienne à l'époque hellénistique</w:t>
+                <w:t xml:space="preserve">Les districts de la Confédération béotienne en 395 av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282345v2</w:t>
+                <w:t xml:space="preserve">hal-03282341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General map of Boeotia</w:t>
               </w:r>
@@ -4100,51 +4100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C99BE359"/>
+    <w:nsid w:val="82287105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4248,51 +4248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72320F30"/>
+    <w:nsid w:val="AEE0AC7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4396,51 +4396,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CA22962"/>
+    <w:nsid w:val="8ABEA070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4633,51 +4633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3973-2765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DYR-6767-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thierry.lucas@inp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Oddon-Panissi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/jga.v10i" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/karanos.128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bartzis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7774" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/historia-2022-0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6404" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Avgerinou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4610" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.296" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496924v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1387y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5844" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282360v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282345v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3973-2765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DYR-6767-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thierry.lucas@inp.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Oddon-Panissi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427264v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/jga.v10i" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421577v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/karanos.128" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon P&#233;tridis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Bardet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Beteinis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/130bl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091527v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bartzis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7774" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Martinez-S&#232;ve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Bastide" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Boubounelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9759" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/historia-2022-0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6404" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355830v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Avgerinou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4610" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223695v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.296" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Pollini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Esposito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496924v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1387y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.231.0189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712909v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141106v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5844" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delahaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthymios Rizos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282345v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282414v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>