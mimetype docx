--- v1 (2026-03-27)
+++ v2 (2026-04-30)
@@ -199,8644 +199,8644 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flapping wing propulsion: Comparison between discrete vortex method and other models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostia Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), pp.034108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0083158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High angle-of-attack aerodynamics of a straight wing with finite span using a discrete vortex method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (10), pp.104109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0025327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tightly coupled aeroelastic model implementation dedicated to fast aeroelastic tailoring optimisation of high aspect ratio composite wing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.102930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2020.102930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High angle-of-attack aerodynamics of a straight wing with finite span using a discrete vortex method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leogrande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (10), pp.104109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0025327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of two-airfoil arrangements by a discrete vortex method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1-2), pp.79-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-019-00511-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of two-airfoil arrangements by a discrete vortex method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1-2), pp.79-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-019-00511-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tightly coupled aeroelastic model implementation dedicated to fast aeroelastic tailoring optimisation of high aspect ratio composite wing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94, pp.102930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2020.102930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modified discrete-vortex method algorithm with shedding criterion for aerodynamic coefficients prediction at high angle of attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.32-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2018.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-Time Detection of an Aircraft Deep Stall and Recovery Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hetru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (5), pp.1185-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G003729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-Time Detection of an Aircraft Deep Stall and Recovery Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hétru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (5), pp.1185-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G003729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modified discrete-vortex method algorithm with shedding criterion for aerodynamic coefficients prediction at high angle of attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69, pp.32-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2018.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear analysis and control of an aircraft in the neighbourhood of deep stall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hetru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.020080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4972672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerodynamic features of a two-airfoil arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hetru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2429-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerodynamic features of a two-airfoil arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hétru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2429-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upcycling Sunflower Stems as Natural Fibers for Biocomposite Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Alzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grédiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.8076-8088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15376/biores.10.4.8076-8088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A flexible three-dimensional stratocumulus, cumulus and cirrus cloud generator (3DCLOUD) based on drastically simplified atmospheric equations and the Fourier transform framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szczap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Gour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.1779 - 1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-7-1779-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Velocity field and parametric analysis of a subsonic, medium-Reynolds number cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (11), pp.1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-014-1822-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stereoscopic PIV using optical flow: application to a cavity recirculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (8), pp.1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-013-1579-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of global structures in an incompressible cavity flow using time-resolved PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (4), pp.905-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-010-0942-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional centrifugal instabilities development inside a parallelepipedic open cavity of various shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.395-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-009-0671-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying the nonlinear mode competition in the flow over an open cavity at medium Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Pethieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.597-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-007-0419-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualizations of the flow inside an open cavity at medium range Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Adrianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.169-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-006-0188-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Investigation of the Flow Distribution Inside a Tubular Heat Exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gougat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128, pp.1218-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2353277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00137318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A laser Doppler anemometry technique for Reynolds stresses measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vassilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (3), pp.465-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-004-0810-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Inducer Recirculating Inlet Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nguyen Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (4), pp.521-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.6145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neural network retrieval of cloud parameters from high-resolution multispectral radiometric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harumi Isaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (2), pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0034-4257(01)00310-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser Doppler Anemometry Measurements in an Axial Compressor Stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Jean Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Miton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vassilieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.481-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.5776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indian launchers aim at commercial market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virendra Claude Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerospace America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Software corrected hot wire thermal lag for the constant voltage anemometer featuring a constant bandwidth at the selected compensation setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garimella R. Sarma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Comte-Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 69 (9), pp.3223-3231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1149087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynolds Stress Transport Equations in a Momentumless Wake: Experiments and Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 35 (2), pp.281-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/2.89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral analysis of the turbulent structure in the momentumless wake of a propeller-driven body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulent kinetic energy balance in the wake of a self-propelled body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 21 (4), pp.268-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00190677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan des tensions de Reynolds dans un sillage de traînée et dans un sillage de corps autopropulsé par une hélice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes-Rendus de l'Académie des Sciences, Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the effect of a vertical gust on the flow around a thin airfoil by dicrete vortex method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Videlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th 3AF International Conference on Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled LDVM / IBM investigation of incompressible flows around moving profiles at low Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Portzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th 3AF International Conference on Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Poitiers (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and wind tunnel studies of highly flexible composite plates for HALE wing aeroelastic tailoring applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Symposium on Flutter and its Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of an aeroelastic reduced order model dedicated to high aspect ratio flexible composite wing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference for Aeronautics and Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of aeroelastic tailoring effect using flexible composite laminates for HAPS application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum on Aeroelasticity and Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Savannah, Gerogia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of aeroelastic tailoring effect on high-aspect-ratio composite wing flutter speed using an open source reduced order model solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18 th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.24 - 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of very flexible high-aspect-ratio composite wing flutter speed using optimised open source solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd 3AF International Conference on Applied Aerodynamics Multiphysics approach in Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Salon de Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the aeroelastic behavior of a possibly detached flow airfoil by a discrete vortex method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd 3AF International Conference on Applied Aerodynamics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Salon-de-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'anisotropie des composites sur le comportement aéroélastique des drones HALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic aeroelastic simulation of composite wing for HALE UAV application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kirsch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference for AeroSpace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete vortex method for a detached flow on a two-airfoil configuration at high angle of attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52nd 3AF International Conference on Applied Aerodynamics Progress in Flow Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3AF, Mar 2017, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forçage d'un profil par des tourbillons de Von Kármán provenant d'un profil amont</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Vortex dynamics resulting from the interaction between two NACA 23 012 airfoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hétru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier, Montagnier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">50th 3AF International Conference on Applied Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Aéronautique et Astronautique de France - 3AF, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446075v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex dynamics resulting from the interaction between two NACA 23 012 airfoils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Deep stall characterization and identification algorithm on a T-tail aircraft model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hetru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th 3AF International Conference on Applied Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Aéronautique et Astronautique de France - 3AF, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Association Aéronautique et Astronautique de France - 3AF, Mar 2015, Toulouse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157857v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep stall characterization and identification algorithm on a T-tail aircraft model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forçage d'un profil par des tourbillons de Von Kármán provenant d'un profil amont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hetru</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laurent Hétru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th 3AF International Conference on Applied Aerodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Aéronautique et Astronautique de France - 3AF, Mar 2015, Toulouse, France. 6 p</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138936v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forçage d'un profil par des tourbillons de Von Kármán provenant d'un profil amont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hétru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Montagnier</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier, Montagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192619v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique tourbillonnaire de l'interaction entre deux profils en tandem à forte incidence : caractérisation PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hétru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marseille, France. pp.PV-7.1-PV-7.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tandem Airfoil Vortex Interaction in Deep-Stall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hétru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hétru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Turbulence Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France. pp.ID 243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear analysis of the longitudinal flight dynamics of a transport airplane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hétru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference for Aeronautics and Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Germany. pp.TuA07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude paramétrique par PIV du seuil d'apparition d'une instabilité centrifuge dans une cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle L. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rouen, France. pp. 83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du décrochage profond et application à l'anticipation des risques particuliers dans les phases de vol à haute incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hétru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hétru</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kolb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Montagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rouen, France. pp. 141-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity flow stability analysis with space phase-averaged velocity fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Opérateur de Koopman et identification de structures cohérentes : application à un écoulement de cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florimond Guéniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium Bifurcation and Instabilities in Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">14ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp. 87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679007v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateur de Koopman et identification de structures cohérentes : application à un écoulement de cavité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Instabilités centrifuges dans un écoulement de cavité : décomposition en modes dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle L. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florimond Guéniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp. 87-92</w:t>
+              <w:t xml:space="preserve">Rencontre du Non-linéaire 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France. pp. 47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678968v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités centrifuges dans un écoulement de cavité : décomposition en modes dynamiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flow coherent structures and frequency signature: Application of the dynamic modes decomposition to open cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guéniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-linéaire 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th European Turbulence Conference (ETC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Warsaw, Poland. pp.042036, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/318/4/042036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678727v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow coherent structures and frequency signature: Application of the dynamic modes decomposition to open cavity flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signature fréquentielle des structures cohérentes d'écoulement : application de la décomposition en modes dynamiques à un écoulement en cavité ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florimond Guéniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle L. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Turbulence Conference (ETC13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.n°363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025972v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multi-plan d'un écoulement de cavité tridimensionnel par PIV stéréoscopique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Secondary instability of centrifugal vortices in a cavity shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle L. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.n°454</w:t>
+              <w:t xml:space="preserve">4th International Symposium Bifurcation and Instabilities in Fluid Dynamics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678987v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary instability of centrifugal vortices in a cavity shear flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Caractérisation multi-plan d'un écoulement de cavité tridimensionnel par PIV stéréoscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle L. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium Bifurcation and Instabilities in Fluid Dynamics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.n°454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678979v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature fréquentielle des structures cohérentes d'écoulement : application de la décomposition en modes dynamiques à un écoulement en cavité ouverte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Cavity flow stability analysis with space phase-averaged velocity fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry M. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle L. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Basley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. pp.n°363</w:t>
+              <w:t xml:space="preserve">4th International Symposium Bifurcation and Instabilities in Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678993v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV stéréoscopique par flot optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle L. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépass Mochki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France. pp.443-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoscopic PIV using optical flow: investigation of a recirculating cavity flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle L. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépass Mochki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Quénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marseille, France. pp. 905-910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moyenne de phase spatiale appliquée à des champs PIV résolus en temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Basley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France. pp.111-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de structures tourbillonnaires par PIV dans un écoulement de cavité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Critères d'apparition d'instabilités centrifuges dans une cavité ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français de Visualisation et de Traitement d'Images en Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Reims, France. 8 p</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Mécanique, Marseille (France), 24-28 Août 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marseille, France. pp.131-S09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515632v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères d'apparition d'instabilités centrifuges dans une cavité ouverte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification de structures tourbillonnaires par PIV dans un écoulement de cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Mécanique, Marseille (France), 24-28 Août 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Marseille, France. pp.131-S09</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français de Visualisation et de Traitement d'Images en Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Reims, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515630v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure 3D d'un écoulement de cavité ouverte de forme variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POD-based technique for 3D flow reconstruction using 2D data set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Futuroscope, France. pp. 433-440</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327103v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POD-based technique for 3D flow reconstruction using 2D data set</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement de méthodes lagrangiennes pour l'analyse d'écoulements instationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 223</w:t>
+              <w:t xml:space="preserve">Champs de pression pariétale induits par les écoulements turbulents. In : CCFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327098v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de méthodes lagrangiennes pour l'analyse d'écoulements instationnaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poincaré section analysis of an experimental frequency intermittency in an open cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champs de pression pariétale induits par les écoulements turbulents. In : CCFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia. pp.ID 11329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384391v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poincaré section analysis of an experimental frequency intermittency in an open cavity flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Flow instabilities development inside an open cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia. pp.ID 11329</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327120v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow instabilities development inside an open cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse déterministe de la compétition non-linéaire de modes dans un écoulement en cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Flow Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Nice, France. pp.ID 81</w:t>
+              <w:t xml:space="preserve">11ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp. 137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327095v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse déterministe de la compétition non-linéaire de modes dans un écoulement en cavité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Structure 3D d'un écoulement de cavité ouverte de forme variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Letellier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp. 137-142</w:t>
+              <w:t xml:space="preserve">11ème Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Futuroscope, France. pp. 433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327126v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparition de structures tourbillonnaires de type Görtler dans une cavité parallélépipédique ouverte de forme variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale de la compétition non-linéaire de modes de Kelvin-Helmholtz dans un écoulement en cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pethieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.176</w:t>
+              <w:t xml:space="preserve">10ème Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France. pp. 143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179699v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la compétition non-linéaire de modes de Kelvin-Helmholtz dans un écoulement en cavité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Structures tourbillonnaires cohérentes et intermittence des modes fréquentiels dans un écoulement en cavité ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lusseyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc R. Pastur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pethieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Rencontre du Non-Linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France. pp. 143-148</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. p. 176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327130v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures tourbillonnaires cohérentes et intermittence des modes fréquentiels dans un écoulement en cavité ouverte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Apparition de structures tourbillonnaires de type Görtler dans une cavité parallélépipédique ouverte de forme variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pechlivanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Pethieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. p. 176</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179700v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'instabilités dans un écoulement subsonique se développant au-dessus d'une cavité : mesures synchronisées PIV-LDV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc R. Pastur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pethieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Techniques Laser, CFTL 2006, Toulouse, 19 - 22 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Layer Instability and Frequency Modes inside an Open Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Eschenbrenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fraigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland. pp.FM13-10188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures tourbillonnaires engendrées par l'interaction entre une couche limite laminaire et une cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gougat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FLUVISU 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l'écoulement dans un échangeur de chaleur tubulaire par vélocimétrie par images de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gougat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès Francophone de Vélocimétrie Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Bruxelles, Belgique. pp. K.4.1-K.4.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091830v1</w:t>
-              </w:r>
-[...3713 lines deleted...]
-                <w:t xml:space="preserve">hal-03289963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8854,51 +8854,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution historique des coefficients aérodynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, https://leblogsouslescocardes.wordpress.com/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8916,51 +8916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moyens expérimentaux en aérodynamique du XVIIIe au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, https://leblogsouslescocardes.wordpress.com/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8978,51 +8978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Cayley, le père de l'aérodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9040,51 +9040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quest of vertical flight: the development of helicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9102,51 +9102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par PIV de l'écoulement dans un échangeur thermique : mesures PIV dans chaque tube de l'échangeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9164,51 +9164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par PIV de l'écoulement dans un échangeur thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9258,51 +9258,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes expérimentales instationnaires et leurs applications en mécanique des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Pierre et Marie Curie - Paris VI, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9391,51 +9391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trinité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9474,90 +9474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement 3D dans une structure d'échangeur Confrontation Mesures Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gougat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9607,51 +9607,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de sillage turbulent d'un corps à symétrie de révolution autopropulsé par hélice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry M. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Ecole Centrale de Lyon, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9847,51 +9847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631237v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Videlier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M. Faure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200357v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Portzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kirsch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351226v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;tru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier, Montagnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157857v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hetru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kolb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kolb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910922v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L. Douay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678968v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Gu&#233;niat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;niat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Douay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pass Mochki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515636v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384391v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327126v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179699v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pechlivanian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pethieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Launay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351198v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.102930" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leogrande" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025327" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-019-00511-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.12.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003729" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319400v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972672" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319405v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2429-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351211v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467126v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fauchez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Faure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-1779-2014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1822-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289876v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Douay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1579-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4TZ80X7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289881v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delprat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0942-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402930v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Adrianos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0188-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2P2SV7M4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2353277" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Miton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vassilieff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0810-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/203169BE11DA63DEFC6B76D19C2BC1BA6F625D3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bario" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Normand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nguyen Duc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6145" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065975v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harumi Isaka" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillemet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00310-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DJ6T01W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5776" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289945v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virendra Claude Sharma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092018v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garimella R. Sarma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1149087" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.89" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289955v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289958v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00190677" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E33F7F878D059D64BC749E0AC18B9C0D9BFF2950/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289963v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107577v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192627v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118481v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911074v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Simonet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0083158" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leogrande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0025327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289865v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kirsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;nard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2020.102930" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289861v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-019-00511-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.12.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kolb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hetru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G003729" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;tru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319407v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972672" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2429-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alzina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.8076-8088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467126v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fauchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cornet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-7-1779-2014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1822-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Douay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1579-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4TZ80X7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lusseyran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delprat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0942-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fraigneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bisch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0671-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SBTMVMJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pethieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-007-0419-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9VZJ7M60-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Adrianos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-006-0188-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2P2SV7M4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137318v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Faure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gougat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2353277" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Miton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vassilieff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-004-0810-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/203169BE11DA63DEFC6B76D19C2BC1BA6F625D3A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bario" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nguyen Duc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.6145" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M. Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harumi Isaka" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillemet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4257(01)00310-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DJ6T01W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289917v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jean Michon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.5776" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289945v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virendra Claude Sharma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garimella R. Sarma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comte-Bellot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1149087" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.89" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00190677" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E33F7F878D059D64BC749E0AC18B9C0D9BFF2950/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289963v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631237v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Videlier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Portzer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329463v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877807v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780183v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kolb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier, Montagnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910969v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910958v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L. Douay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R. Pastur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910940v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florimond Gu&#233;niat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678727v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;niat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Douay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Pastur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/318/4/042036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678987v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679007v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Basley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pass Mochki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Qu&#233;not" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515636v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520069v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515630v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Podvin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bor&#233;e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327095v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Defrasne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327103v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327130v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pethieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179700v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179699v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pechlivanian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090598v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debesse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090556v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eschenbrenner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fraigneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091826v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091830v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Launay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107577v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192627v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118481v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118478v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911074v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954121v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trinit&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00911048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>