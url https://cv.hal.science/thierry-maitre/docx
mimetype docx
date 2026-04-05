--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Maitre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Flow Tidal Turbines with Highly Flexible Blades - Experimental Flow Field Investigations at Strong Fluid–Structure Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Iring Kösters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.797. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14040797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of flow-driven turbine power plants on great wind-driven ocean currents and the assessment of their energy potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Domina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Gulev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.240-249. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-020-0580-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimally-controlled RANS Actuator force model for efficient computations of tidal turbine arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larroudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.107677. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the fluid–structure interaction within Darrieus water turbines with highly flexible blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of an optimized pitch control for a Vertical Axis Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leidhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (16), pp.3106-3112. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2019.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Phenomena Frequency Signature of Francis Turbines Operating in Part Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De-Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lowys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/8/082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the flow in a Darrieus water turbine: wall grid refinement analysis and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.497-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of a Darrieus type cross flow water turbine in bare and shrouded configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science IOP Conf. Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (012113), pp 1-10. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/12/1/012113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical 2D hydrodynamic optimization of channelling devices for cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Mentxaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (1), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RANS Simulations of Supercavity Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (3), pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating behaviour analysis of Darrieus type cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science. IOP Conf. Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp (012077) 1-10. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/12/1/012077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulation of blade-vortex interaction in a Darrieus turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (11), pp 111103-1-15. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical modeling of the power characteristics for cross flow turbines equipped with a channeling device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Mentxaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53(67) (3), pp 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Darrieus turbine efficiency for free fluid flow conditions versus power farms conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2007.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow analysis inside a Pelton turbine bucket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbomachinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.500-511. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2184350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source d'énergie renouvelable possible : les hydrauliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 546, pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine turbine development: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin of the 'Politehnica' University of Timisoara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (64), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and heat transfer in two-dimensional minichannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.3197-3211. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts thermiques convectifs en mini-canal: confrontation calculs/mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de coefficient de transfert thermique par convection forcée en mini canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.443-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially cavitating hydrofoils: experimental and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44 (1), pp.40-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets visqueux en configuration partiellement cavitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4/5, pp 104 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of flow around a marine propeller using a potential-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 35 (2), pp.114-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects du problème de la modélisation des écoulements autour des hélices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Technique Maritime et Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp 695 - 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of an innovative cross-flow turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clémençot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg-en-Cotentin (web conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive 3D force distribution model for calculating interactions and power production in an array of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Oxford Tidal Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh sensitivity of vertical axis turbine wakes for farm simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Behavior of Highly-Flexible Structures for Vertical Axis Water Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Toralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Modelling Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple 3D river/tidal turbine model for farm computation – Comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Estuaries and Coasts (ICEC-2018),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the reduced frequency on oscillating flexible hydrofoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Toralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leidhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF/AFM Conference on Hydraulic machines and Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly-coupled fluid-structure-interaction with large deformations on a flexible hydrofoil under forced oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th OpenFoam Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation and Simulation of Francis Turbine Inter-blade Vortices in Partial Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ségoufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF : «SIMHYDRO 2017»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine modellings - Comparisons with performance measurements and PIV fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Phenomena Frequency Signature of Francis Turbines Operating in Part Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De-Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lowys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental caracterization of the wake of a cross flow water turbine with LDV measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Spain. pp 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mise en oeuvre et la validation d'un calcul de parc d'hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D RANS modeling of a cross flow water turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SymHydro2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sophia-Antipolis, France. pp 1-8, SymHydro2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐2C Particle Image Velocimetry measurements of the velocity field in a Darrieus turbine – comparison with CFD results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Cavitation &amp; Hydraulic Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures PIV du champ de vitesse dans une hydrolienne tripale de type Darrieus : Comparaison avec les simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of Darrieus type cross flow water turbine in bare and shrouded configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IAHR Symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating behaviour analysis of Darrieus type cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IAHR Symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid/structure interaction and dynamic response of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Colloque Vibrations Choc et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical 2D Hydrodynamic optimization of channelling devices for cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bucarest, Romania. pp 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de l'écoulement sub-cavitant et cavitant dans les hydroliennes à axe de rotation vertical stabilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OREG 2008 Spring Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical modeling of the power characteristics for cross flow turbines equipped with a chanelling device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on vortex dominated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Romania. pp 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating flow modeling in a cross-flow turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ocean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Laleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual forum GRAVIT. New Technologies for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A innovative modeling approach to investigate the efficiency of cross flow water turbine farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IAHR International Meeting of the Workgroup on Cavitation and Dynamic Problems in Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d'une ferme d'hydroliennes à axe de rotation vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâcher tourbillonnaire à l'arrière des pales d'une turbine Darrieus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative modeling approach to optimize the design configurations of marine (river) cross-flow current energy converters' farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eric Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Wave and Tidal Energy Conference (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach for estimating the aerodynamic characteristics of a two bladed vertical Darrieus wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Vortex dominated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a vertical axis water turbine farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference - from. Innovation to Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, BREMERHAVEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal and Ocean Currents Energy. Harvest project : Structural analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Britannique sur les énergies marines. 19 et 20 Janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of EDF Modelling and Testing activities, within its Marine Current Energy Research and Development Project &amp;quot;Hydroliennes en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop du réseau CA-OE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine turbine development: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Vortex Dominated Flows. Achievement and Open Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of EDF modelling and testing activities, within its marine current energy research and development project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence EWTEC sur les ENR marines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des courants marins sur quelques sites en vue d'une exploitation hydroélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Congrès "Sea-Tech-Week" sur les Energies Renouvelables en Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un moyen d'essais pour les hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mile Kusulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Sea-Tech-Week" sur les Energies Renouvelables en Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'écoulement dans une turbine Darrieus à nombre de Reynolds modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tarziu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine hydrodynamics, global models and CFD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of the EFMC – The 5th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic stall modeling at moderate Reynolds number in a Darrieus turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international Conference on Fluid Flow Technologies (CMFF'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Budapest, Hungary. pp.1206-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of jet impact on plane wall and simplified Pelton bucket with VOF method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th of International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, HONOLULU, Haiti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of Pelton bucket flow, comparaison of Fluent and CFX results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traversaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IAHR Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts thermiques convectifs en mini-canal: confrontation calculs/mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF Microfluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous effects on cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of the GAMM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, ZURICH, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of unsteady partial cavities behind a backward facing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAV 2001: Fourth International Symposium on Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale sur deux profils cavitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of 3D cavity behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Grenoble, France. pp 239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets visqueux en configuration partiellement cavitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Grenoble, France. pp 121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects du problème de la modélisation des écoulements autour des hélices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Association Technique Maritime et Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Paris, France. pp 1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple 3D river/tidal turbine model for farm calculations-Comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larroudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Ocean Energy (ICOE-2018), June 12-14, 2018, Cherbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine hydrodynamics. Global models & CFD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EUROMECH Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cavitation Instationnaire dans les Turbines Darrieus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.177, 2011, 978-613-1-55700-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and Simulation of Francis Turbine Inter-blade Vortices in Partial Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ségoufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gourbesville P., Cunge J., Caignaert G. (eds) Advances in Hydroinformatics. Springer Water. Springer, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D RANS modeling of a cross-flow water turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Chapitre 33, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts, Modeling and Control of Tidal Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Multon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.219-278, 2012, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603185.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts, Modélisation et Commandes des Hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies Marines Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.265-328, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'énergie des mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Majastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECRIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGIES ALTERNATIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMNISCIENCE, pp. 133-142, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroelectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/FR2018/051767. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/FR2018051767. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cannia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1756638. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroelectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR N°17/56637. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for maintaining a hydraulic turbomachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP 1856406. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic turbomachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 04 50209. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques prioritaires : Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants fluviaux et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydroliennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques Prioritaires 2003 - 2005: Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants marins et fluviaux - Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Maitre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Flow Tidal Turbines with Highly Flexible Blades - Experimental Flow Field Investigations at Strong Fluid–Structure Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Iring Kösters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.797. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14040797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of flow-driven turbine power plants on great wind-driven ocean currents and the assessment of their energy potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Domina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Gulev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.240-249. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-020-0580-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimally-controlled RANS Actuator force model for efficient computations of tidal turbine arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larroudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.107677. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the fluid–structure interaction within Darrieus water turbines with highly flexible blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of an optimized pitch control for a Vertical Axis Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leidhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (16), pp.3106-3112. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2019.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Phenomena Frequency Signature of Francis Turbines Operating in Part Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De-Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lowys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/8/082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the flow in a Darrieus water turbine: wall grid refinement analysis and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.497-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of a Darrieus type cross flow water turbine in bare and shrouded configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science IOP Conf. Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (012113), pp 1-10. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/12/1/012113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical 2D hydrodynamic optimization of channelling devices for cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Mentxaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (1), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating behaviour analysis of Darrieus type cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science. IOP Conf. Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp (012077) 1-10. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/12/1/012077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RANS Simulations of Supercavity Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (3), pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulation of blade-vortex interaction in a Darrieus turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (11), pp 111103-1-15. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical modeling of the power characteristics for cross flow turbines equipped with a channeling device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Mentxaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53(67) (3), pp 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Darrieus turbine efficiency for free fluid flow conditions versus power farms conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2007.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow analysis inside a Pelton turbine bucket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbomachinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.500-511. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2184350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source d'énergie renouvelable possible : les hydrauliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 546, pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine turbine development: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin of the 'Politehnica' University of Timisoara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (64), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and heat transfer in two-dimensional minichannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.3197-3211. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts thermiques convectifs en mini-canal: confrontation calculs/mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de coefficient de transfert thermique par convection forcée en mini canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.443-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially cavitating hydrofoils: experimental and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44 (1), pp.40-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets visqueux en configuration partiellement cavitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4/5, pp 104 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of flow around a marine propeller using a potential-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 35 (2), pp.114-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects du problème de la modélisation des écoulements autour des hélices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Technique Maritime et Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp 695 - 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of an innovative cross-flow turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clémençot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg-en-Cotentin (web conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive 3D force distribution model for calculating interactions and power production in an array of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Oxford Tidal Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh sensitivity of vertical axis turbine wakes for farm simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Behavior of Highly-Flexible Structures for Vertical Axis Water Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Toralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Modelling Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple 3D river/tidal turbine model for farm computation – Comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Estuaries and Coasts (ICEC-2018),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the reduced frequency on oscillating flexible hydrofoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Toralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leidhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF/AFM Conference on Hydraulic machines and Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly-coupled fluid-structure-interaction with large deformations on a flexible hydrofoil under forced oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th OpenFoam Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation and Simulation of Francis Turbine Inter-blade Vortices in Partial Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ségoufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF : «SIMHYDRO 2017»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine modellings - Comparisons with performance measurements and PIV fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Phenomena Frequency Signature of Francis Turbines Operating in Part Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De-Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lowys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental caracterization of the wake of a cross flow water turbine with LDV measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Spain. pp 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mise en oeuvre et la validation d'un calcul de parc d'hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D RANS modeling of a cross flow water turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SymHydro2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sophia-Antipolis, France. pp 1-8, SymHydro2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐2C Particle Image Velocimetry measurements of the velocity field in a Darrieus turbine – comparison with CFD results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Cavitation &amp; Hydraulic Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures PIV du champ de vitesse dans une hydrolienne tripale de type Darrieus : Comparaison avec les simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of Darrieus type cross flow water turbine in bare and shrouded configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IAHR Symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating behaviour analysis of Darrieus type cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IAHR Symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid/structure interaction and dynamic response of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Colloque Vibrations Choc et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical 2D Hydrodynamic optimization of channelling devices for cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bucarest, Romania. pp 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de l'écoulement sub-cavitant et cavitant dans les hydroliennes à axe de rotation vertical stabilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OREG 2008 Spring Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical modeling of the power characteristics for cross flow turbines equipped with a chanelling device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on vortex dominated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Romania. pp 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating flow modeling in a cross-flow turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ocean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Laleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual forum GRAVIT. New Technologies for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A innovative modeling approach to investigate the efficiency of cross flow water turbine farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IAHR International Meeting of the Workgroup on Cavitation and Dynamic Problems in Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d'une ferme d'hydroliennes à axe de rotation vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâcher tourbillonnaire à l'arrière des pales d'une turbine Darrieus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative modeling approach to optimize the design configurations of marine (river) cross-flow current energy converters' farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eric Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Wave and Tidal Energy Conference (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a vertical axis water turbine farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference - from. Innovation to Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, BREMERHAVEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach for estimating the aerodynamic characteristics of a two bladed vertical Darrieus wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Vortex dominated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal and Ocean Currents Energy. Harvest project : Structural analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Britannique sur les énergies marines. 19 et 20 Janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of EDF Modelling and Testing activities, within its Marine Current Energy Research and Development Project &amp;quot;Hydroliennes en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop du réseau CA-OE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of EDF modelling and testing activities, within its marine current energy research and development project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence EWTEC sur les ENR marines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine turbine development: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Vortex Dominated Flows. Achievement and Open Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un moyen d'essais pour les hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mile Kusulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Sea-Tech-Week" sur les Energies Renouvelables en Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des courants marins sur quelques sites en vue d'une exploitation hydroélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Congrès "Sea-Tech-Week" sur les Energies Renouvelables en Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'écoulement dans une turbine Darrieus à nombre de Reynolds modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tarziu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine hydrodynamics, global models and CFD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of the EFMC – The 5th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic stall modeling at moderate Reynolds number in a Darrieus turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international Conference on Fluid Flow Technologies (CMFF'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Budapest, Hungary. pp.1206-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of Pelton bucket flow, comparaison of Fluent and CFX results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traversaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IAHR Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts thermiques convectifs en mini-canal: confrontation calculs/mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF Microfluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of jet impact on plane wall and simplified Pelton bucket with VOF method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th of International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, HONOLULU, Haiti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous effects on cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of the GAMM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, ZURICH, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of unsteady partial cavities behind a backward facing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAV 2001: Fourth International Symposium on Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale sur deux profils cavitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of 3D cavity behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Grenoble, France. pp 239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets visqueux en configuration partiellement cavitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Grenoble, France. pp 121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects du problème de la modélisation des écoulements autour des hélices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Association Technique Maritime et Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Paris, France. pp 1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple 3D river/tidal turbine model for farm calculations-Comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larroudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Ocean Energy (ICOE-2018), June 12-14, 2018, Cherbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine hydrodynamics. Global models & CFD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EUROMECH Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cavitation Instationnaire dans les Turbines Darrieus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.177, 2011, 978-613-1-55700-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and Simulation of Francis Turbine Inter-blade Vortices in Partial Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ségoufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gourbesville P., Cunge J., Caignaert G. (eds) Advances in Hydroinformatics. Springer Water. Springer, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D RANS modeling of a cross-flow water turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Chapitre 33, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts, Modeling and Control of Tidal Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Multon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.219-278, 2012, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603185.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts, Modélisation et Commandes des Hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies Marines Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.265-328, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'énergie des mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Majastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECRIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGIES ALTERNATIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMNISCIENCE, pp. 133-142, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroelectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/FR2018/051767. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/FR2018051767. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroelectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR N°17/56637. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cannia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1756638. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for maintaining a hydraulic turbomachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP 1856406. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic turbomachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 04 50209. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques prioritaires : Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants fluviaux et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydroliennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques Prioritaires 2003 - 2005: Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants marins et fluviaux - Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040797" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Domina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K. Gulev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0580-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.04.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2019.0309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Bouajila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De-Colombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lowys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/8/082001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Amet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Menchaca Roa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Aumelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/12/1/012113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Mentxaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/12/1/012077" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antheaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2007.12.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Zopp&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2184350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ploesteanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.02.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-02L8ZPR5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rowe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cl&#233;men&#231;ot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Toralf Weber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brammer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;goufin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bossard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sansone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Laleu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buvat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266492v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abonnel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199318v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266502v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mile Kusulja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tarziu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266499v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266222v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266183v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266190v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traversaz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216158v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012124v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Majastre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Filiputti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cannia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271893v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040797" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Domina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K. Gulev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0580-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.04.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2019.0309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Bouajila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De-Colombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lowys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/8/082001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Amet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Menchaca Roa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Aumelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/12/1/012113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Mentxaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/12/1/012077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antheaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2007.12.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Zopp&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2184350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ploesteanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.02.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-02L8ZPR5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rowe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cl&#233;men&#231;ot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Toralf Weber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brammer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;goufin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bossard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sansone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Laleu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buvat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abonnel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mile Kusulja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tarziu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266499v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266222v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traversaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012124v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Majastre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Filiputti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cannia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271893v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>