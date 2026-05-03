--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Maitre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Flow Tidal Turbines with Highly Flexible Blades - Experimental Flow Field Investigations at Strong Fluid–Structure Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Iring Kösters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.797. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14040797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of flow-driven turbine power plants on great wind-driven ocean currents and the assessment of their energy potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Domina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Gulev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.240-249. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-020-0580-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimally-controlled RANS Actuator force model for efficient computations of tidal turbine arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larroudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.107677. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the fluid–structure interaction within Darrieus water turbines with highly flexible blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of an optimized pitch control for a Vertical Axis Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leidhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (16), pp.3106-3112. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2019.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Phenomena Frequency Signature of Francis Turbines Operating in Part Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De-Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lowys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/8/082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the flow in a Darrieus water turbine: wall grid refinement analysis and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.497-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of a Darrieus type cross flow water turbine in bare and shrouded configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science IOP Conf. Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (012113), pp 1-10. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/12/1/012113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical 2D hydrodynamic optimization of channelling devices for cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Mentxaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (1), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating behaviour analysis of Darrieus type cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science. IOP Conf. Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp (012077) 1-10. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/12/1/012077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RANS Simulations of Supercavity Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (3), pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulation of blade-vortex interaction in a Darrieus turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (11), pp 111103-1-15. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical modeling of the power characteristics for cross flow turbines equipped with a channeling device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Mentxaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53(67) (3), pp 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Darrieus turbine efficiency for free fluid flow conditions versus power farms conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2007.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow analysis inside a Pelton turbine bucket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbomachinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.500-511. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2184350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source d'énergie renouvelable possible : les hydrauliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 546, pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine turbine development: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin of the 'Politehnica' University of Timisoara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (64), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and heat transfer in two-dimensional minichannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.3197-3211. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts thermiques convectifs en mini-canal: confrontation calculs/mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de coefficient de transfert thermique par convection forcée en mini canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.443-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially cavitating hydrofoils: experimental and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44 (1), pp.40-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets visqueux en configuration partiellement cavitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4/5, pp 104 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of flow around a marine propeller using a potential-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 35 (2), pp.114-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects du problème de la modélisation des écoulements autour des hélices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Technique Maritime et Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp 695 - 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of an innovative cross-flow turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clémençot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg-en-Cotentin (web conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive 3D force distribution model for calculating interactions and power production in an array of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Oxford Tidal Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh sensitivity of vertical axis turbine wakes for farm simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Behavior of Highly-Flexible Structures for Vertical Axis Water Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Toralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Modelling Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple 3D river/tidal turbine model for farm computation – Comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Estuaries and Coasts (ICEC-2018),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the reduced frequency on oscillating flexible hydrofoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Toralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leidhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF/AFM Conference on Hydraulic machines and Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly-coupled fluid-structure-interaction with large deformations on a flexible hydrofoil under forced oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th OpenFoam Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation and Simulation of Francis Turbine Inter-blade Vortices in Partial Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ségoufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF : «SIMHYDRO 2017»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine modellings - Comparisons with performance measurements and PIV fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Phenomena Frequency Signature of Francis Turbines Operating in Part Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De-Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lowys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental caracterization of the wake of a cross flow water turbine with LDV measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Spain. pp 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mise en oeuvre et la validation d'un calcul de parc d'hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D RANS modeling of a cross flow water turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SymHydro2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sophia-Antipolis, France. pp 1-8, SymHydro2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐2C Particle Image Velocimetry measurements of the velocity field in a Darrieus turbine – comparison with CFD results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Cavitation &amp; Hydraulic Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures PIV du champ de vitesse dans une hydrolienne tripale de type Darrieus : Comparaison avec les simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of Darrieus type cross flow water turbine in bare and shrouded configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IAHR Symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating behaviour analysis of Darrieus type cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IAHR Symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid/structure interaction and dynamic response of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Colloque Vibrations Choc et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical 2D Hydrodynamic optimization of channelling devices for cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bucarest, Romania. pp 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de l'écoulement sub-cavitant et cavitant dans les hydroliennes à axe de rotation vertical stabilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OREG 2008 Spring Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical modeling of the power characteristics for cross flow turbines equipped with a chanelling device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on vortex dominated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Romania. pp 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating flow modeling in a cross-flow turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ocean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Laleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual forum GRAVIT. New Technologies for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A innovative modeling approach to investigate the efficiency of cross flow water turbine farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IAHR International Meeting of the Workgroup on Cavitation and Dynamic Problems in Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d'une ferme d'hydroliennes à axe de rotation vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâcher tourbillonnaire à l'arrière des pales d'une turbine Darrieus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative modeling approach to optimize the design configurations of marine (river) cross-flow current energy converters' farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eric Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Wave and Tidal Energy Conference (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a vertical axis water turbine farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference - from. Innovation to Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, BREMERHAVEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach for estimating the aerodynamic characteristics of a two bladed vertical Darrieus wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Vortex dominated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal and Ocean Currents Energy. Harvest project : Structural analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Britannique sur les énergies marines. 19 et 20 Janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of EDF Modelling and Testing activities, within its Marine Current Energy Research and Development Project &amp;quot;Hydroliennes en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop du réseau CA-OE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of EDF modelling and testing activities, within its marine current energy research and development project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence EWTEC sur les ENR marines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine turbine development: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Vortex Dominated Flows. Achievement and Open Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un moyen d'essais pour les hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mile Kusulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Sea-Tech-Week" sur les Energies Renouvelables en Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des courants marins sur quelques sites en vue d'une exploitation hydroélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Congrès "Sea-Tech-Week" sur les Energies Renouvelables en Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'écoulement dans une turbine Darrieus à nombre de Reynolds modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tarziu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine hydrodynamics, global models and CFD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of the EFMC – The 5th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic stall modeling at moderate Reynolds number in a Darrieus turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international Conference on Fluid Flow Technologies (CMFF'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Budapest, Hungary. pp.1206-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of Pelton bucket flow, comparaison of Fluent and CFX results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traversaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IAHR Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts thermiques convectifs en mini-canal: confrontation calculs/mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF Microfluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of jet impact on plane wall and simplified Pelton bucket with VOF method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th of International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, HONOLULU, Haiti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous effects on cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of the GAMM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, ZURICH, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of unsteady partial cavities behind a backward facing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAV 2001: Fourth International Symposium on Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale sur deux profils cavitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of 3D cavity behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Grenoble, France. pp 239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets visqueux en configuration partiellement cavitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Grenoble, France. pp 121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects du problème de la modélisation des écoulements autour des hélices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Association Technique Maritime et Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Paris, France. pp 1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple 3D river/tidal turbine model for farm calculations-Comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larroudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Ocean Energy (ICOE-2018), June 12-14, 2018, Cherbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine hydrodynamics. Global models & CFD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EUROMECH Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cavitation Instationnaire dans les Turbines Darrieus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.177, 2011, 978-613-1-55700-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and Simulation of Francis Turbine Inter-blade Vortices in Partial Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ségoufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gourbesville P., Cunge J., Caignaert G. (eds) Advances in Hydroinformatics. Springer Water. Springer, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D RANS modeling of a cross-flow water turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Chapitre 33, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts, Modeling and Control of Tidal Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Multon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.219-278, 2012, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603185.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts, Modélisation et Commandes des Hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies Marines Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.265-328, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'énergie des mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Majastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECRIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGIES ALTERNATIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMNISCIENCE, pp. 133-142, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroelectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/FR2018/051767. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/FR2018051767. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroelectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR N°17/56637. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cannia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1756638. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for maintaining a hydraulic turbomachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP 1856406. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic turbomachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 04 50209. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques prioritaires : Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants fluviaux et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydroliennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques Prioritaires 2003 - 2005: Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants marins et fluviaux - Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Maitre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Flow Tidal Turbines with Highly Flexible Blades - Experimental Flow Field Investigations at Strong Fluid–Structure Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Iring Kösters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.797. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14040797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the impact of flow-driven turbine power plants on great wind-driven ocean currents and the assessment of their energy potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Domina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Gulev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (3), pp.240-249. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-020-0580-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimally-controlled RANS Actuator force model for efficient computations of tidal turbine arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larroudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 212, pp.107677. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of an optimized pitch control for a Vertical Axis Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leidhold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Renewable Power Generation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (16), pp.3106-3112. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rpg.2019.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the fluid–structure interaction within Darrieus water turbines with highly flexible blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Phenomena Frequency Signature of Francis Turbines Operating in Part Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De-Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lowys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/49/8/082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the flow in a Darrieus water turbine: wall grid refinement analysis and comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.497-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of a Darrieus type cross flow water turbine in bare and shrouded configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science IOP Conf. Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (012113), pp 1-10. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/12/1/012113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical 2D hydrodynamic optimization of channelling devices for cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Mentxaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (1), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating behaviour analysis of Darrieus type cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Environmental Science. IOP Conf. Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp (012077) 1-10. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/12/1/012077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RANS Simulations of Supercavity Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (3), pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical simulation of blade-vortex interaction in a Darrieus turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluids Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (11), pp 111103-1-15. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical modeling of the power characteristics for cross flow turbines equipped with a channeling device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Mentxaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53(67) (3), pp 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Darrieus turbine efficiency for free fluid flow conditions versus power farms conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2007.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow analysis inside a Pelton turbine bucket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbomachinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.500-511. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2184350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une source d'énergie renouvelable possible : les hydrauliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 546, pp.315-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine turbine development: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Bulletin of the 'Politehnica' University of Timisoara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (64), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamics and heat transfer in two-dimensional minichannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.3197-3211. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2005.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts thermiques convectifs en mini-canal: confrontation calculs/mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de coefficient de transfert thermique par convection forcée en mini canaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.443-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00212312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partially cavitating hydrofoils: experimental and numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44 (1), pp.40-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets visqueux en configuration partiellement cavitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4/5, pp 104 - 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of flow around a marine propeller using a potential-based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ship Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 35 (2), pp.114-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects du problème de la modélisation des écoulements autour des hélices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Technique Maritime et Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, pp 695 - 730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of an innovative cross-flow turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Clémençot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Cherbourg-en-Cotentin (web conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive 3D force distribution model for calculating interactions and power production in an array of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Oxford Tidal Energy Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh sensitivity of vertical axis turbine wakes for farm simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Delafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-structure-interaction of a flexible composite hydrofoil in forced rotational oscillation motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 9th International Symposium on Fluid-Structure Interactions, Flow-Sound Interactions, Flow-Induced Vibration &amp; Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of the Behavior of Highly-Flexible Structures for Vertical Axis Water Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Toralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Modelling Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple 3D river/tidal turbine model for farm computation – Comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Zeidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Estuaries and Coasts (ICEC-2018),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation and Simulation of Francis Turbine Inter-blade Vortices in Partial Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ségoufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF : «SIMHYDRO 2017»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the reduced frequency on oscillating flexible hydrofoils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shokoofeh Abbaszadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian-Toralf Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leidhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF/AFM Conference on Hydraulic machines and Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly-coupled fluid-structure-interaction with large deformations on a flexible hydrofoil under forced oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Hoerner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bonamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cleynen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th OpenFoam Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine modellings - Comparisons with performance measurements and PIV fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic Phenomena Frequency Signature of Francis Turbines Operating in Part Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas De-Colombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lowys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR 2016 - Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental caracterization of the wake of a cross flow water turbine with LDV measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Applications of Laser Techniques to Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lisbon, Spain. pp 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la mise en oeuvre et la validation d'un calcul de parc d'hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D RANS modeling of a cross flow water turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SymHydro2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Sophia-Antipolis, France. pp 1-8, SymHydro2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D‐2C Particle Image Velocimetry measurements of the velocity field in a Darrieus turbine – comparison with CFD results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHF Conference on Cavitation &amp; Hydraulic Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures PIV du champ de vitesse dans une hydrolienne tripale de type Darrieus : Comparaison avec les simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Francophone de Techniques Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analysis of Darrieus type cross flow water turbine in bare and shrouded configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IAHR Symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating behaviour analysis of Darrieus type cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IAHR Symposium on Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Timisoara, Romania. pp 1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid/structure interaction and dynamic response of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Colloque Vibrations Choc et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical 2D Hydrodynamic optimization of channelling devices for cross flow water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bucarest, Romania. pp 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de l'écoulement sub-cavitant et cavitant dans les hydroliennes à axe de rotation vertical stabilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OREG 2008 Spring Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D numerical modeling of the power characteristics for cross flow turbines equipped with a chanelling device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Menchaca Roa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on vortex dominated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Romania. pp 45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavitating flow modeling in a cross-flow turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Ocean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Brest, France. pp 1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative modeling approach to optimize the design configurations of marine (river) cross-flow current energy converters' farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eric Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Wave and Tidal Energy Conference (EWTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Laleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual forum GRAVIT. New Technologies for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A innovative modeling approach to investigate the efficiency of cross flow water turbine farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IAHR International Meeting of the Workgroup on Cavitation and Dynamic Problems in Hydraulic Machinery and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique d'une ferme d'hydroliennes à axe de rotation vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâcher tourbillonnaire à l'arrière des pales d'une turbine Darrieus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach for estimating the aerodynamic characteristics of a two bladed vertical Darrieus wind turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Vortex dominated flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00232721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of a vertical axis water turbine farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference - from. Innovation to Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, BREMERHAVEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal and Ocean Currents Energy. Harvest project : Structural analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Britannique sur les énergies marines. 19 et 20 Janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of EDF Modelling and Testing activities, within its Marine Current Energy Research and Development Project &amp;quot;Hydroliennes en mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop du réseau CA-OE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine turbine development: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Vortex Dominated Flows. Achievement and Open Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of EDF modelling and testing activities, within its marine current energy research and development project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence EWTEC sur les ENR marines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des courants marins sur quelques sites en vue d'une exploitation hydroélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Congrès "Sea-Tech-Week" sur les Energies Renouvelables en Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, BREST, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un moyen d'essais pour les hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mile Kusulja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès "Sea-Tech-Week" sur les Energies Renouvelables en Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic stall modeling at moderate Reynolds number in a Darrieus turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international Conference on Fluid Flow Technologies (CMFF'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Budapest, Hungary. pp.1206-1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'écoulement dans une turbine Darrieus à nombre de Reynolds modéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tarziu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9es Journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine hydrodynamics, global models and CFD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of the EFMC – The 5th Euromech Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of Pelton bucket flow, comparaison of Fluent and CFX results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traversaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IAHR Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts thermiques convectifs en mini-canal: confrontation calculs/mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF Microfluidique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2003087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of jet impact on plane wall and simplified Pelton bucket with VOF method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Zoppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th of International Symposium on Transport Phenomena and Dynamics of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, HONOLULU, Haiti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous effects on cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of the GAMM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, ZURICH, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of unsteady partial cavities behind a backward facing step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAV 2001: Fourth International Symposium on Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale sur deux profils cavitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Briançon-Marjollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of 3D cavity behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Symposium on Cavitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Grenoble, France. pp 239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des effets visqueux en configuration partiellement cavitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Hydrotechnique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Grenoble, France. pp 121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01012017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects du problème de la modélisation des écoulements autour des hélices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rowe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Association Technique Maritime et Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1987, Paris, France. pp 1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple 3D river/tidal turbine model for farm calculations-Comparison with experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sommeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larroudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Ocean Energy (ICOE-2018), June 12-14, 2018, Cherbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darrieus turbine hydrodynamics. Global models & CFD calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ploesteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EUROMECH Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cavitation Instationnaire dans les Turbines Darrieus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.177, 2011, 978-613-1-55700-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelization and Simulation of Francis Turbine Inter-blade Vortices in Partial Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Brammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ségoufin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gourbesville P., Cunge J., Caignaert G. (eds) Advances in Hydroinformatics. Springer Water. Springer, Singapore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D RANS modeling of a cross-flow water turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pellone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ervin Amet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Chapitre 33, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts, Modeling and Control of Tidal Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Multon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Renewable Energy Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.219-278, 2012, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118603185.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts, Modélisation et Commandes des Hydroliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-André Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Machmoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies Marines Renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.265-328, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'énergie des mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain H. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Majastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECRIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENERGIES ALTERNATIVES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMNISCIENCE, pp. 133-142, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroelectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/FR2018/051767. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/FR2018051767. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrale hydroelectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR N°17/56637. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Filiputti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cannia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1756638. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for maintaining a hydraulic turbomachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP 1856406. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00271893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic turbomachine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR 04 50209. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques prioritaires : Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants fluviaux et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydroliennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques Prioritaires 2003 - 2005: Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants marins et fluviaux - Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040797" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Domina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K. Gulev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0580-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.04.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2019.0309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Bouajila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De-Colombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lowys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/8/082001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Amet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Menchaca Roa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Aumelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/12/1/012113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Mentxaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/12/1/012077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antheaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2007.12.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Zopp&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2184350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ploesteanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.02.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-02L8ZPR5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rowe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cl&#233;men&#231;ot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Toralf Weber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905964v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brammer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;goufin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bossard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sansone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Laleu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buvat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abonnel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199307v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266502v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mile Kusulja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266490v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tarziu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266499v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266222v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traversaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012124v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Majastre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Filiputti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cannia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271893v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hoerner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Iring K&#246;sters" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vignal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleynen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shokoofeh Abbaszadeh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040797" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879805v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Domina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K. Gulev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-020-0580-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Oudart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leidhold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rpg.2019.0309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2019.04.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Bouajila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas De-Colombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lowys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/49/8/082001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ervin Amet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pellone" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Menchaca Roa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Aumelas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/12/1/012113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Mentxaka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/12/1/012077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Franc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antheaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2007.12.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232705v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Zopp&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2184350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182351v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266164v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ploesteanu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Reynaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2005.02.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212315v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2003087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-02L8ZPR5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brian&#231;on-Marjollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rowe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120167v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cl&#233;men&#231;ot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Delafin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904149v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Toralf Weber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897925v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Zeidan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brammer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;goufin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bossard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011191v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015400v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020743v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sansone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buvat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Laleu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266492v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abonnel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182380v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Archer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199318v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266501v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266502v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mile Kusulja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tarziu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traversaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015568v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012124v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897936v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925714v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118603185.ch8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fichaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Majastre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901180v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Bernard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Filiputti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cannia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271893v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189351v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>