--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -181,628 +181,628 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing anyon statistics on a single-edge loop in the fractional quantum Hall regime</w:t>
+                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Demazure</w:t>
+                <w:t xml:space="preserve">Elric Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoıt Grémaud</w:t>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (12), pp.125166. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6755), pp.eadm7695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/tdkj-k211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163716v1</w:t>
+                <w:t xml:space="preserve">hal-04725584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Trocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.3068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+                <w:t xml:space="preserve">Noé Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 389 (6755), pp.eadm7695. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725584v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Probing anyon statistics on a single-edge loop in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Demazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+                <w:t xml:space="preserve">Benoıt Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (12), pp.125166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/tdkj-k211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457836v1</w:t>
+                <w:t xml:space="preserve">hal-05163716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted shot noise probes multiple charge carriers in quantum Hall edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishore Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (24), pp.245433. </w:t>
@@ -840,103 +840,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic source of energy-entangled electrons in helical states coupled to a BCS superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (24), pp.245410. </w:t>
@@ -987,77 +987,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite width of anyons changes their braiding signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishore Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1121,90 +1121,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and shot noise in a normal metal–superconductor junction driven by spin-dependent periodic pulse sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (17), pp.174514. </w:t>
@@ -1268,77 +1268,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (3), pp.035436. </w:t>
@@ -1389,77 +1389,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium voltage and thermal bias response of a quantum dot hybrid system coupled to topological superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Trocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.Magn.Magn.Mater.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 596, pp.171922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1506,90 +1506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and shot noise in a spin dependent driven normal metal -- BCS superconductor junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109, pp.174514. </w:t>
@@ -1774,51 +1774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonreciprocal charge transport and subharmonic structure in voltage-biased Josephson diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,680 +1889,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colored delta- T noise in fractional quantum Hall liquids</w:t>
+                <w:t xml:space="preserve">Spin Pumping into Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Iyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+                <w:t xml:space="preserve">Kota Fukuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Raymond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+                <w:t xml:space="preserve">Takeo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoru Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (24), pp.245427. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245427⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (13), pp.134429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300048v1</w:t>
+                <w:t xml:space="preserve">hal-04013520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartet currents in a biased three-terminal diffusive Josephson junction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colored delta- T noise in fractional quantum Hall liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (21), pp.214517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214517⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (24), pp.245427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390363v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Pumping into Carbon Nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takeo Kato</w:t>
+                <w:t xml:space="preserve">Quartet currents in a biased three-terminal diffusive Josephson junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamoru Matsuo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">C. Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (13), pp.134429. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (21), pp.214517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013520v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.186203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300056v1</w:t>
+                <w:t xml:space="preserve">hal-03727587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Photoassisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.186203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727587v1</w:t>
+                <w:t xml:space="preserve">hal-04300056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
               </w:r>
@@ -2574,104 +2574,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013509v1</w:t>
@@ -2695,51 +2695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An on-demand source of energy-entangled electrons using levitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,103 +2816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal alternating current injection into carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kota Fukuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (12), pp.125307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2946,77 +2946,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiparticle Andreev reflection in the Laughlin fractions of the fractional quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3089,77 +3089,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (20), pp.2891331. </w:t>
@@ -3197,90 +3197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering Theory of Non-Equilibrium Noise and Delta $T$ current fluctuations through a quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3344,77 +3344,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3478,90 +3478,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta-T noise for fractional quantum Hall states at different filling factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Rebora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Res.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.043191. </w:t>
@@ -3733,64 +3733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Majorana fermions in the noise characteristic of normal metal–topological superconductor junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,64 +3906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tineke van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 135 (10), pp.811. </w:t>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-I. Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4269,103 +4269,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Ou-Mandel heat noise in the quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (20), pp.205406. </w:t>
@@ -4416,77 +4416,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite frequency noise in a normal metal–topological superconductor junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bathellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4550,90 +4550,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levitons in superconducting point contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (8), pp.085418. </w:t>
@@ -4671,103 +4671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Properties of Mixed and Heat Photo-Assisted Noise in the Quantum Hall Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (8), pp.730. </w:t>
@@ -4844,64 +4844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ohnuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (14), pp.144411. </w:t>
@@ -4978,51 +4978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Calzona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maura Sassetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5082,90 +5082,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified scattering approach to Josephson current and thermal noise in BCS and topological superconducting junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (3), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5225,77 +5225,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (3), pp.035426. </w:t>
@@ -5346,90 +5346,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Ou-Mandel characterization of multiply charged Levitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 227 (12), pp.1345-1359. </w:t>
@@ -5467,103 +5467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (7), pp.075401. </w:t>
@@ -5627,51 +5627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,347 +5729,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detector's quantum backaction effects on a mesoscopic conductor and fluctuation-dissipation relation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Spagnolo</w:t>
+                <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prop.201600059⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201600531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663802v1</w:t>
+                <w:t xml:space="preserve">hal-01399305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Detector's quantum backaction effects on a mesoscopic conductor and fluctuation-dissipation relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Magazzù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Falci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
+              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: International Conference Frontiers of Quantum and Mesoscopic Thermodynamics Prague, Czech Republic 27 July– 1 August 2015, 65 (6-8), pp.1600059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201600531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prop.201600059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399305v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Trasobares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6133,90 +6133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (24), pp.245415. </w:t>
@@ -6267,77 +6267,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Padurariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6384,103 +6384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6514,77 +6514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Excitations in the Fractional Quantum Hall Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,103 +6648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized heat current generated by quantum pumping in two-dimensional topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (11), pp.115412. </w:t>
@@ -6821,51 +6821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Velazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Douissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6916,90 +6916,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron interferometry in integer quantum Hall edge channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.054008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7161,481 +7161,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 88 (4), pp.99. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-50849-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233729v1</w:t>
+                <w:t xml:space="preserve">hal-01233745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooper pair splitting and recombination in a nanoSQUID geometry at high transparency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Douçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235429⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (4), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-50849-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260444v1</w:t>
+                <w:t xml:space="preserve">hal-01233729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cooper pair splitting and recombination in a nanoSQUID geometry at high transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (23), pp.235429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233745v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal interference and Hong-Ou-Mandel collisions of single Bogoliubov quasiparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7695,64 +7695,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single quasiparticle and electron emitter in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7793,464 +7793,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interactions and charge fractionalization in an electronic Hong-Ou-Mandel interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.075407⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (4), pp.046802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252743v1</w:t>
+                <w:t xml:space="preserve">hal-00846907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/568/5/052006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.075407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.075407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057351v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and charge fractionalization in an electronic Hong-Ou-Mandel interferometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wahl</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 112 (4), pp.046802. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 568 (5), pp.052006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/568/5/052006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846907v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal for the observation of nonlocal multipair production: the biSQUID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8295,295 +8295,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipair dc Josephson resonances in a biased all-superconducting bijunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron quantum optics in ballistic chiral conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Feinberg</w:t>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.214501⟩</w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 526 (1-2), pp.1 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/andp.201300181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830387v1</w:t>
+                <w:t xml:space="preserve">cea-01486062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron quantum optics in ballistic chiral conductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Multipair dc Josephson resonances in a biased all-superconducting bijunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Douçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 526 (1-2), pp.1 - 30. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (21), pp.214501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/andp.201300181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.214501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01486062v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Mach Zehnder Interferometers Setup for Production and Observation of GHZ-entanglement of Electrons</w:t>
               </w:r>
@@ -8595,64 +8595,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Vyshnevyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.165417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8686,77 +8686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current correlations in the interacting Cooper-pair beam-splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8803,77 +8803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time simulation of finite frequency noise from a single electron emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8920,64 +8920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9076,51 +9076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Blatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9193,51 +9193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9340,51 +9340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Levy Yeyati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhold Egger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9470,64 +9470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahn-Soo Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.201304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9574,90 +9574,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poissonian tunneling through an extended impurity in the quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9682,77 +9682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport through a band insulator with Rashba spin-orbit coupling: metal-insulator transition and spin-filtering effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Japaridze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9825,51 +9825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9929,64 +9929,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect through a multilevel dot near a singlet-triplet transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minchul Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), pp.155114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10033,77 +10033,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of a mesoscopic capacitor in the presence of strong electron interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Hamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), pp.153305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10150,90 +10150,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of finite frequency photo-assisted shot noise with a resonant circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Falci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.205411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10271,51 +10271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of a Luttinger liquid wire by a scanning tunneling microscope tip: I. Spectral properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10388,51 +10388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10492,51 +10492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of a Luttinger liquid wire by a scanning tunneling microscope tip: II. Transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10577,351 +10577,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal spin fluctuations in a molecular quantum dot magnet with ferromagnetic electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Electron polarizability of crystalline solids in quantizing magnetic fields and topological gap numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Streda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.146804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.146804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266030v1</w:t>
+                <w:t xml:space="preserve">hal-00184637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge pumping and noise in a one-dimensional wire with weak electron-electron interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Devillard</w:t>
+                <w:t xml:space="preserve">Colossal spin fluctuations in a molecular quantum dot magnet with ferromagnetic electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Gasparian</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ken-Ichiro Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (8), pp.085130</w:t>
+              <w:t xml:space="preserve">, 2008, 78 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198739v2</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron polarizability of crystalline solids in quantizing magnetic fields and topological gap numbers</w:t>
+                <w:t xml:space="preserve">Charge pumping and noise in a one-dimensional wire with weak electron-electron interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Streda</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Gasparian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (8), pp.085130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184637v1</w:t>
+                <w:t xml:space="preserve">hal-00198739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive noise cross-correlations in superconducting hybrids: Role of interface transparencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10994,64 +10994,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson Effect through an isotropic magnetic molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minchul Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101, pp.146804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11076,51 +11076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium supercurrent through a quantum dot: current harmonics and proximity effect due to a normal metal lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11128,51 +11128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bayandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitaly Shumeiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80, pp.184510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11200,334 +11200,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effects in a nanotube connected to leads: Super- and sub-Poissonian noise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Detection of finite frequency current moments with a dissipative resonant circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Paladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (6), pp.066601</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115892v2</w:t>
+                <w:t xml:space="preserve">hal-00130211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of finite frequency current moments with a dissipative resonant circuit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Paladino</w:t>
+                <w:t xml:space="preserve">Finite size effects in a nanotube connected to leads: Super- and sub-Poissonian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.045104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130211v1</w:t>
+                <w:t xml:space="preserve">hal-00115892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable pi junction in a Josephson quantum-dot device with molecular spin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57, pp.279-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11574,51 +11574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport through a molecular quantum dot in the polaron crossover regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (3), pp.033417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11643,77 +11643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full counting statistics for transport through a molecular quantum dot magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken-Ichiro Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Utsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40, pp.375-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11764,51 +11764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (19), pp.196801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11859,51 +11859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12083,77 +12083,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of finite frequency noise cross-correlations with a resonant circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Creux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (11), pp.115323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12312,51 +12312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. V. Bayandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.085326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12407,51 +12407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, pp.115405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12502,51 +12502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei V. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.075416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12675,51 +12675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-electron interactions in a one-dimensional quantum wire spin filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12792,77 +12792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-controlled charge injection in a quantum Hall fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Creux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.205321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12909,51 +12909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and noise in a model of an alternating current scanning tunneling microscope molecule-metal junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mujica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13026,90 +13026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electronic Mach-Zehnder interferometer in the Fractional Quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.201305(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13137,282 +13137,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004582v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron spin teleportation current through a quantum dot array operating in the stationary regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+                <w:t xml:space="preserve">Photo--assisted current and shot noise in the fractional quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69, pp.035332</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 69 (20), pp.205302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.205302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112760v1</w:t>
+                <w:t xml:space="preserve">hal-00004470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo--assisted current and shot noise in the fractional quantum Hall effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
+                <w:t xml:space="preserve">Quantum master equations for the superconductor--dot entangler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69 (20), pp.205302. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 70, pp.245313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004470v1</w:t>
+                <w:t xml:space="preserve">hal-00021235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum master equations for the superconductor--dot entangler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.245313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13431,122 +13431,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum master equations for the superconductor--dot entangler</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Electron spin teleportation current through a quantum dot array operating in the stationary regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70, pp.245313</w:t>
+              <w:t xml:space="preserve">, 2004, 69, pp.035332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021235v1</w:t>
+                <w:t xml:space="preserve">hal-00112760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron injection in a nanotube: noise correlations and entanglement</w:t>
               </w:r>
@@ -13558,64 +13558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67 (20), pp.205408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13675,51 +13675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32, pp.545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13887,77 +13887,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional statistics, Hanbury-Brown and Twiss correlations and the quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (6), pp.697-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14004,51 +14004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition noise and statistics in the fractional quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14099,51 +14099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective charges and statistical signatures in the noise of normal metal--superconductor junctions at arbitrary bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordey B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14194,51 +14194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductance and Shot Noise for Particles with Exclusion Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei B. Isakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14347,51 +14347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14439,64 +14439,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and noise correlations in a double dot Cooper pair beam splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14628,77 +14628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic operation of an entangler : a density matrix approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14878,64 +14878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14986,90 +14986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite frequency noise: an original probe for topological superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bathellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15150,51 +15150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15249,90 +15249,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoassisted shot noise spectroscopy at fractional filling factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LT28 - 28th International Conference on Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Gothenburg, Sweden. pp.012143, </w:t>
@@ -15422,51 +15422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Whal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vlandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium M - Molecular materials - Towards quantum properties (MOLMAT-Q)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
@@ -15620,51 +15620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring noise and cross correlations at high frequencies in nanophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Creux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15672,51 +15672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mesoscopic Superconductivity and Spintronics 2006 (MS+S2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Atsugi, Japan. pp.359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15780,64 +15780,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding des 6èmes Rencontres du Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15888,51 +15888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16000,64 +16000,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted shot noise in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.488, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2036799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16224,77 +16224,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophysics : from fundamental to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen van Hieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tran Thanh Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16415,51 +16415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CD52C2A"/>
+    <w:nsid w:val="583B36FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16646,51 +16646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4675-8194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170408108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qrvd-19pb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calzona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab494b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Magazz&#249;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Valenti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Spagnolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201600059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01279494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Velazquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.000207" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968510v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Kundu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Levy Yeyati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125429" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378708v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guigou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045420" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045421" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198739v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gasparian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.094512" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115892v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045104" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130211v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138198v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118391v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Utsumi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080934v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Uren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Nash" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Balmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007730v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mora" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Bayandin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009455v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004471v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Lebedev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.075416" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016397v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Imura" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.041309" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112760v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004470v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.205302" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021236v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021235v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004468v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Guyon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205408" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112742v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897583v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Chakraverty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.165413" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897546v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Safi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01354-3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110845v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023279v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Torres" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordey B. Lesovik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003967v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei B. Isakov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouvry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dell'Anna" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113198v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651613v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiotto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-P. Vuong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232236" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957799v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragavendran Sivakumarasamy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Whal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944399v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wermester" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479501v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036799" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005080v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtchelkatchev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289868v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Hieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran Thanh Van" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4675-8194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170408108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qrvd-19pb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calzona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab494b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Magazz&#249;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Valenti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Spagnolo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201600059" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01279494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Velazquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.000207" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968510v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Kundu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Levy Yeyati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125429" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378708v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guigou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045420" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045421" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198739v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gasparian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.094512" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130211v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115892v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045104" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138198v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118391v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Utsumi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080934v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Uren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Nash" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Balmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007730v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mora" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Bayandin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009455v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004471v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Lebedev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.075416" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016397v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Imura" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.041309" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004470v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.205302" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021235v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021236v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112760v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004468v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Guyon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205408" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112742v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897583v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Chakraverty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.165413" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897546v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Safi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01354-3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110845v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023279v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Torres" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordey B. Lesovik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003967v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei B. Isakov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouvry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dell'Anna" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113198v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651613v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiotto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-P. Vuong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232236" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957799v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragavendran Sivakumarasamy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Whal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944399v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wermester" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479501v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036799" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005080v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtchelkatchev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289868v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Hieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran Thanh Van" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>