--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1889,429 +1889,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Pumping into Carbon Nanotubes</w:t>
+                <w:t xml:space="preserve">Colored delta- T noise in fractional quantum Hall liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kota Fukuzawa</w:t>
+                <w:t xml:space="preserve">K. Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeo Kato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (13), pp.134429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134429⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (24), pp.245427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013520v1</w:t>
+                <w:t xml:space="preserve">hal-04300048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colored delta- T noise in fractional quantum Hall liquids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quartet currents in a biased three-terminal diffusive Josephson junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (24), pp.245427. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245427⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (21), pp.214517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300048v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartet currents in a biased three-terminal diffusive Josephson junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+                <w:t xml:space="preserve">Spin Pumping into Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kota Fukuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoru Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (21), pp.214517. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (13), pp.134429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390363v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
               </w:r>
@@ -2695,51 +2695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An on-demand source of energy-entangled electrons using levitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,64 +2816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal alternating current injection into carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kota Fukuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiparticle Andreev reflection in the Laughlin fractions of the fractional quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,295 +3325,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+                <w:t xml:space="preserve">Delta-T noise for fractional quantum Hall states at different filling factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Rebora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raymond</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115112⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Res.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.043191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824044v1</w:t>
+                <w:t xml:space="preserve">hal-03726322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta-T noise for fractional quantum Hall states at different filling factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Rebora</w:t>
+                <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Res.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.043191. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.115112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726322v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreev reflection of fractional quantum Hall quasiparticles</w:t>
               </w:r>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Bercioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tineke van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4295,51 +4295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4416,51 +4416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite frequency noise in a normal metal–topological superconductor junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bathellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4563,51 +4563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,51 +4697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5327,217 +5327,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Ou-Mandel characterization of multiply charged Levitons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matteo Acciai</w:t>
+                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2018-800074-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049482v1</w:t>
+                <w:t xml:space="preserve">hal-01876136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,461 +5546,461 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (7), pp.075401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Ronetti</w:t>
+                <w:t xml:space="preserve">Hong-Ou-Mandel characterization of multiply charged Levitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 227 (12), pp.1345-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2018-800074-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876136v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Detector's quantum backaction effects on a mesoscopic conductor and fluctuation-dissipation relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Magazzù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Spagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Falci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201600531⟩</w:t>
+              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: International Conference Frontiers of Quantum and Mesoscopic Thermodynamics Prague, Czech Republic 27 July– 1 August 2015, 65 (6-8), pp.1600059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prop.201600059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399305v1</w:t>
+                <w:t xml:space="preserve">hal-01663802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detector's quantum backaction effects on a mesoscopic conductor and fluctuation-dissipation relation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Spagnolo</w:t>
+                <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Special Issue: International Conference Frontiers of Quantum and Mesoscopic Thermodynamics Prague, Czech Republic 27 July– 1 August 2015, 65 (6-8), pp.1600059. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prop.201600059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201600531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663802v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
               </w:r>
@@ -6159,51 +6159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6248,330 +6248,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205437⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588137v1</w:t>
+                <w:t xml:space="preserve">hal-01498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (20), pp.205437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498176v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Excitations in the Fractional Quantum Hall Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7167,51 +7167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Padurariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7219,51 +7219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
@@ -7301,51 +7301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7565,51 +7565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal interference and Hong-Ou-Mandel collisions of single Bogoliubov quasiparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7682,51 +7682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single quasiparticle and electron emitter in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,395 +7793,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and charge fractionalization in an electronic Hong-Ou-Mandel interferometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Wahl</w:t>
+                <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046802⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.075407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.075407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846907v1</w:t>
+                <w:t xml:space="preserve">hal-01252743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.075407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 568 (5), pp.052006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/568/5/052006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252743v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions and charge fractionalization in an electronic Hong-Ou-Mandel interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Pfeffer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 568 (5), pp.052006. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (4), pp.046802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/568/5/052006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057351v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal for the observation of nonlocal multipair production: the biSQUID</w:t>
               </w:r>
@@ -8295,295 +8295,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron quantum optics in ballistic chiral conductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Multipair dc Josephson resonances in a biased all-superconducting bijunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Douçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/andp.201300181⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (21), pp.214501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.214501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01486062v1</w:t>
+                <w:t xml:space="preserve">hal-00830387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipair dc Josephson resonances in a biased all-superconducting bijunction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Feinberg</w:t>
+                <w:t xml:space="preserve">Electron quantum optics in ballistic chiral conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (21), pp.214501. </w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 526 (1-2), pp.1 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.214501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/andp.201300181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830387v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01486062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Mach Zehnder Interferometers Setup for Production and Observation of GHZ-entanglement of Electrons</w:t>
               </w:r>
@@ -8914,304 +8914,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Andreev quantum dot with several conducting channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. B. Lesovik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.125425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.125442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735439v1</w:t>
+                <w:t xml:space="preserve">hal-00735449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreev quantum dot with several conducting channels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.125442. </w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.125425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735449v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect through an anisotropic magnetic molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9600,51 +9600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9799,51 +9799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical effects in an Andreev quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10046,51 +10046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Hamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10176,51 +10176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Falci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10252,304 +10252,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of a Luttinger liquid wire by a scanning tunneling microscope tip: I. Spectral properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+                <w:t xml:space="preserve">Anomalous Josephson current through a spin-orbit coupled quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045420⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (14), pp.147004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.147004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378708v2</w:t>
+                <w:t xml:space="preserve">hal-00419672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Josephson current through a spin-orbit coupled quantum dot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
+                <w:t xml:space="preserve">Screening of a Luttinger liquid wire by a scanning tunneling microscope tip: I. Spectral properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (14), pp.147004. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.045420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.147004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419672v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of a Luttinger liquid wire by a scanning tunneling microscope tip: II. Transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80, pp.045421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10577,321 +10577,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron polarizability of crystalline solids in quantizing magnetic fields and topological gap numbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colossal spin fluctuations in a molecular quantum dot magnet with ferromagnetic electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Streda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Ken-Ichiro Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184637v1</w:t>
+                <w:t xml:space="preserve">hal-00266030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal spin fluctuations in a molecular quantum dot magnet with ferromagnetic electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Charge pumping and noise in a one-dimensional wire with weak electron-electron interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken-Ichiro Imura</w:t>
+                <w:t xml:space="preserve">Vladimir Gasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (4)</w:t>
+              <w:t xml:space="preserve">, 2008, 78 (8), pp.085130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266030v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge pumping and noise in a one-dimensional wire with weak electron-electron interactions</w:t>
+                <w:t xml:space="preserve">Electron polarizability of crystalline solids in quantizing magnetic fields and topological gap numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Devillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Gasparian</w:t>
+                <w:t xml:space="preserve">Pavel Streda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.146804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.146804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198739v2</w:t>
+                <w:t xml:space="preserve">hal-00184637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive noise cross-correlations in superconducting hybrids: Role of interface transparencies</w:t>
               </w:r>
@@ -11245,51 +11245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Creux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11327,90 +11327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite size effects in a nanotube connected to leads: Super- and sub-Poissonian noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76, pp.045104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11643,51 +11643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full counting statistics for transport through a molecular quantum dot magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken-Ichiro Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuhiro Utsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11751,51 +11751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon Squeezing in a Superconducting Molecular Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11846,51 +11846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum dot dephasing by fractional quantum Hall edge states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12077,230 +12077,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00127940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of finite frequency noise cross-correlations with a resonant circuit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+                <w:t xml:space="preserve">Superconducting transport through a vibrating molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (11), pp.115323</w:t>
+              <w:t xml:space="preserve">, 2006, 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007730v3</w:t>
+                <w:t xml:space="preserve">hal-00020592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting transport through a vibrating molecule</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
+                <w:t xml:space="preserve">Measurement of finite frequency noise cross-correlations with a resonant circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (11), pp.115323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020592v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007730v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy entanglement in normal metal-superconducting forks</w:t>
               </w:r>
@@ -12394,51 +12394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon-mediated negative differential conductance in molecular quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12489,51 +12489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron injection in a nanotube with leads: finite frequency noise-correlations and anomalous charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei V. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12606,51 +12606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.024544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12669,248 +12669,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-electron interactions in a one-dimensional quantum wire spin filter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
+                <w:t xml:space="preserve">Time-controlled charge injection in a quantum Hall fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.041309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.041309⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.205321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016397v1</w:t>
+                <w:t xml:space="preserve">hal-00007609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-controlled charge injection in a quantum Hall fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+                <w:t xml:space="preserve">Electron-electron interactions in a one-dimensional quantum wire spin filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. I. Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.205321. </w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.041309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.041309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007609v2</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and noise in a model of an alternating current scanning tunneling microscope molecule-metal junction</w:t>
               </w:r>
@@ -12935,51 +12935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mujica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13039,64 +13039,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electronic Mach-Zehnder interferometer in the Fractional Quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13143,64 +13143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo--assisted current and shot noise in the fractional quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13260,51 +13260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum master equations for the superconductor--dot entangler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13355,51 +13355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum master equations for the superconductor--dot entangler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13450,51 +13450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron spin teleportation current through a quantum dot array operating in the stationary regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13532,77 +13532,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron injection in a nanotube: noise correlations and entanglement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13662,51 +13662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron teleportation with quantum dot arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13913,51 +13913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (6), pp.697-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14004,51 +14004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition noise and statistics in the fractional quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14641,51 +14641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic operation of an entangler : a density matrix approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14904,51 +14904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Workshop on Low Temperature Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sorrento, Italy. pp.012003, </w:t>
@@ -15262,51 +15262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15489,342 +15489,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et cristallisation préférentielle de 5-aryl-5-trifluorométhylhydantoïnes racémiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring noise and cross correlations at high frequencies in nanophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kim Thanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur la Chimie Organique du Fluor (CFCOF-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Mesoscopic Superconductivity and Spintronics 2006 (MS+S2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Atsugi, Japan. pp.359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944399v1</w:t>
+                <w:t xml:space="preserve">hal-00479501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring noise and cross correlations at high frequencies in nanophysics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthèse et cristallisation préférentielle de 5-aryl-5-trifluorométhylhydantoïnes racémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wermester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Linol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Querniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mesoscopic Superconductivity and Spintronics 2006 (MS+S2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Atsugi, Japan. pp.359</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur la Chimie Organique du Fluor (CFCOF-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00479501v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted shot noise in Coulomb interacting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15875,51 +15875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dephasing due to a fluctuating fractional quantum Hall edge current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15987,64 +15987,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted shot noise in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16097,51 +16097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise correlations, entanglement, and Bell inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chtchelkatchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16415,51 +16415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="583B36FA"/>
+    <w:nsid w:val="67300442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16646,51 +16646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4675-8194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170408108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qrvd-19pb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calzona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab494b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Magazz&#249;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Valenti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Spagnolo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201600059" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01279494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Velazquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.000207" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968510v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Kundu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Levy Yeyati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125429" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378708v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guigou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045420" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045421" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198739v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gasparian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.094512" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130211v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115892v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045104" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138198v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118391v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Utsumi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080934v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Uren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Nash" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Balmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007730v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mora" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Bayandin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009455v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004471v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Lebedev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.075416" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016397v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Imura" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.041309" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004470v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.205302" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021235v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021236v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112760v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004468v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Guyon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205408" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112742v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897583v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Chakraverty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.165413" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897546v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Safi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01354-3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110845v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023279v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Torres" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordey B. Lesovik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003967v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei B. Isakov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouvry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dell'Anna" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113198v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651613v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiotto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-P. Vuong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232236" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957799v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragavendran Sivakumarasamy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Whal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944399v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wermester" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479501v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036799" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005080v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtchelkatchev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289868v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Hieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran Thanh Van" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4675-8194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170408108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qrvd-19pb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calzona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab494b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Magazz&#249;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Valenti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Spagnolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201600059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01279494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Velazquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.000207" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968510v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Kundu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Levy Yeyati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125429" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378708v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guigou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045420" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045421" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198739v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gasparian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.094512" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130211v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115892v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045104" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138198v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118391v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Utsumi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080934v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Uren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Nash" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Balmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020592v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007730v3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Bayandin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009455v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004471v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Lebedev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.075416" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016397v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Imura" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.041309" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004470v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.205302" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021235v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021236v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112760v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004468v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Guyon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205408" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112742v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897583v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Chakraverty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.165413" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897546v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Safi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01354-3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110845v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023279v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Torres" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordey B. Lesovik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003967v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei B. Isakov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouvry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dell'Anna" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113198v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651613v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiotto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-P. Vuong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232236" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957799v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragavendran Sivakumarasamy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Whal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479501v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944399v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wermester" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036799" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005080v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtchelkatchev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289868v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Hieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran Thanh Van" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>