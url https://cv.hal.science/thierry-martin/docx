--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -181,481 +181,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
+                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elric Frigerio</w:t>
+                <w:t xml:space="preserve">Noé Demazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 389 (6755), pp.eadm7695. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725584v1</w:t>
+                <w:t xml:space="preserve">hal-05457836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
+                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Trocha</w:t>
+                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Elric Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6755), pp.eadm7695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356993v1</w:t>
+                <w:t xml:space="preserve">hal-04725584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Demazure</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Piotr Trocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.3068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457836v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing anyon statistics on a single-edge loop in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Demazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoıt Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -719,90 +719,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted shot noise probes multiple charge carriers in quantum Hall edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishore Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (24), pp.245433. </w:t>
@@ -834,2600 +834,2600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic source of energy-entangled electrons in helical states coupled to a BCS superconductor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonreciprocal charge transport and subharmonic structure in voltage-biased Josephson diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.245410⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843837v1</w:t>
+                <w:t xml:space="preserve">hal-04390410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite width of anyons changes their braiding signature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Periodic source of energy-entangled electrons in helical states coupled to a BCS superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.216601⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (24), pp.245410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.245410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344182v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and shot noise in a normal metal–superconductor junction driven by spin-dependent periodic pulse sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+                <w:t xml:space="preserve">Finite width of anyons changes their braiding signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishore Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174514⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (21), pp.216601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.216601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576450v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated two-leviton states in the fractional quantum Hall regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Current and shot noise in a normal metal–superconductor junction driven by spin-dependent periodic pulse sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.035436⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (17), pp.174514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432357v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium voltage and thermal bias response of a quantum dot hybrid system coupled to topological superconductor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Correlated two-leviton states in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Magn.Magn.Mater.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171922⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (3), pp.035436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.035436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707206v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and shot noise in a spin dependent driven normal metal -- BCS superconductor junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium voltage and thermal bias response of a quantum dot hybrid system coupled to topological superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Trocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174514⟩</w:t>
+              <w:t xml:space="preserve">J.Magn.Magn.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 596, pp.171922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344226v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levitons in correlated nano-scale systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Rech</w:t>
+                <w:t xml:space="preserve">Current and shot noise in a spin dependent driven normal metal -- BCS superconductor junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+                <w:t xml:space="preserve">Flavio Ronneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0199567⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.174514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572199v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonreciprocal charge transport and subharmonic structure in voltage-biased Josephson diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Levitons in correlated nano-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zazunov</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">B. Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (2), pp.024504. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0199567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390410v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colored delta- T noise in fractional quantum Hall liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">An on-demand source of non-local energy-entangled quantum states using Levitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245427⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (20), pp.2891331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300048v1</w:t>
+                <w:t xml:space="preserve">hal-04017306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartet currents in a biased three-terminal diffusive Josephson junction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Colored delta- T noise in fractional quantum Hall liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (21), pp.214517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214517⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (24), pp.245427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390363v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Pumping into Carbon Nanotubes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quartet currents in a biased three-terminal diffusive Josephson junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (13), pp.134429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134429⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (21), pp.214517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013520v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spin Pumping into Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kota Fukuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoru Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (13), pp.134429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.186203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727587v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.186203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300056v1</w:t>
+                <w:t xml:space="preserve">hal-03727587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-assisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Photoassisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013509v1</w:t>
+                <w:t xml:space="preserve">hal-04300056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An on-demand source of energy-entangled electrons using levitons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+                <w:t xml:space="preserve">Photo-assisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0148041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04300051v1</w:t>
+                <w:t xml:space="preserve">hal-04013509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal alternating current injection into carbon nanotubes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An on-demand source of energy-entangled electrons using levitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.108.125307⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253641v1</w:t>
+                <w:t xml:space="preserve">hal-04300051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiparticle Andreev reflection in the Laughlin fractions of the fractional quantum Hall effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Minimal alternating current injection into carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kota Fukuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (15), pp.155404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.108.155404⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (12), pp.125307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.108.125307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253642v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An on-demand source of non-local energy-entangled quantum states using Levitons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasiparticle Andreev reflection in the Laughlin fractions of the fractional quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0148041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (15), pp.155404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.108.155404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017306v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering Theory of Non-Equilibrium Noise and Delta $T$ current fluctuations through a quantum dot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (18), pp.185301. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.115112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433076v1</w:t>
+                <w:t xml:space="preserve">hal-03824044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta-T noise for fractional quantum Hall states at different filling factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Rebora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Res.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.043191. </w:t>
@@ -3459,243 +3459,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Scattering Theory of Non-Equilibrium Noise and Delta $T$ current fluctuations through a quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (11), pp.115112. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (18), pp.185301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824044v1</w:t>
+                <w:t xml:space="preserve">hal-03433076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreev reflection of fractional quantum Hall quasiparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hashisaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.2794. </w:t>
@@ -3727,3076 +3727,3076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Majorana fermions in the noise characteristic of normal metal–topological superconductor junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Theory of nonequilibrium noise in general multiterminal superconducting hybrid devices: Application to multiple Cooper pair resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-I. Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Reinhold Egger</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 229 (4), pp.577-592. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.064510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900119-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.064510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497829v1</w:t>
+                <w:t xml:space="preserve">hal-02926658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-particle duality of electrons with spin-momentum locking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Majorana fermions in the noise characteristic of normal metal–topological superconductor junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Bercioux</w:t>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tineke van den Berg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Reinhold Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 135 (10), pp.811. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229 (4), pp.577-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-020-00837-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900119-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131659v1</w:t>
+                <w:t xml:space="preserve">hal-02497829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of nonequilibrium noise in general multiterminal superconducting hybrid devices: Application to multiple Cooper pair resonances</w:t>
+                <w:t xml:space="preserve">Wave-particle duality of electrons with spin-momentum locking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Popoff</w:t>
+                <w:t xml:space="preserve">Dario Bercioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-I. Imura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tineke van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (6), pp.064510. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135 (10), pp.811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.064510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-020-00837-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926658v1</w:t>
+                <w:t xml:space="preserve">hal-03131659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant shot noise from Majorana zero modes in topological trijunctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic theory of spin transport at the interface between a superconductor and a ferromagnetic insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Egger</w:t>
+                <w:t xml:space="preserve">T. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Levy Yeyati</w:t>
+                <w:t xml:space="preserve">Y. Ohnuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.097003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (14), pp.144411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902947v1</w:t>
+                <w:t xml:space="preserve">hal-02196803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Ou-Mandel heat noise in the quantum Hall regime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral properties of interacting helical channels driven by Lorentzian pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acciai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Calzona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Sassetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.205406⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (10), pp.103031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab494b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196800v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite frequency noise in a normal metal–topological superconductor junction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unified scattering approach to Josephson current and thermal noise in BCS and topological superconducting junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104502⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (3), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-90461-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070910v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levitons in superconducting point contacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Giant shot noise from Majorana zero modes in topological trijunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy Yeyati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.085418⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (9), pp.097003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.097003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360242v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry Properties of Mixed and Heat Photo-Assisted Noise in the Quantum Hall Regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hong-Ou-Mandel heat noise in the quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matteo Acciai</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e21080730⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (20), pp.205406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.205406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196789v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic theory of spin transport at the interface between a superconductor and a ferromagnetic insulator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Finite frequency noise in a normal metal–topological superconductor junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (14), pp.144411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144411⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (10), pp.104502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196803v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral properties of interacting helical channels driven by Lorentzian pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Levitons in superconducting point contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (8), pp.085418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.085418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab494b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02319639v1</w:t>
+                <w:t xml:space="preserve">hal-02360242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified scattering approach to Josephson current and thermal noise in BCS and topological superconducting junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Symmetry Properties of Mixed and Heat Photo-Assisted Noise in the Quantum Hall Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acciai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92 (3), pp.59. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-90461-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e21080730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070923v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing interactions via nonequilibrium momentum distribution and noise in integer quantum Hall systems at ν = 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Hong-Ou-Mandel characterization of multiply charged Levitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (3), pp.035426. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 227 (12), pp.1345-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.035426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2018-800074-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876128v1</w:t>
+                <w:t xml:space="preserve">hal-02049482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (7), pp.075401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876136v1</w:t>
+                <w:t xml:space="preserve">hal-01876141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (7), pp.075401. </w:t>
+              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876141v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Ou-Mandel characterization of multiply charged Levitons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Probing interactions via nonequilibrium momentum distribution and noise in integer quantum Hall systems at ν = 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 227 (12), pp.1345-1359. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (3), pp.035426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2018-800074-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.035426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049482v1</w:t>
+                <w:t xml:space="preserve">hal-01876128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detector's quantum backaction effects on a mesoscopic conductor and fluctuation-dissipation relation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Falci</w:t>
+                <w:t xml:space="preserve">Polarized heat current generated by quantum pumping in two-dimensional topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prop.201600059⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (11), pp.115412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663802v1</w:t>
+                <w:t xml:space="preserve">hal-01498215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Detector's quantum backaction effects on a mesoscopic conductor and fluctuation-dissipation relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Magazzù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Spagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Falci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
+              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: International Conference Frontiers of Quantum and Mesoscopic Thermodynamics Prague, Czech Republic 27 July– 1 August 2015, 65 (6-8), pp.1600059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201600531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prop.201600059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399305v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201600531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588172v1</w:t>
+                <w:t xml:space="preserve">hal-01399305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (24), pp.245415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Trasobares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.3215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498176v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205437⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588137v1</w:t>
+                <w:t xml:space="preserve">hal-01498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Excitations in the Fractional Quantum Hall Regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (7), pp.076801. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (20), pp.205437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.076801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498180v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized heat current generated by quantum pumping in two-dimensional topological insulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Carrega</w:t>
+                <w:t xml:space="preserve">Minimal Excitations in the Fractional Quantum Hall Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (11), pp.115412. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (7), pp.076801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.076801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498215v1</w:t>
+                <w:t xml:space="preserve">hal-01498180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux growth and physical properties characterizations of Y1.866Eu0.134O3 and Lu1.56Gd0.41Eu0.03O3 single crystals</w:t>
               </w:r>
@@ -6821,51 +6821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matias Velazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Douissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6916,90 +6916,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron interferometry in integer quantum Hall edge channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.054008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7161,728 +7161,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Single quasiparticle and electron emitter in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205409⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.205409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233745v1</w:t>
+                <w:t xml:space="preserve">hal-01233734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-50849-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233729v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooper pair splitting and recombination in a nanoSQUID geometry at high transparency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Douçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (23), pp.235429. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (4), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-50849-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260444v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal interference and Hong-Ou-Mandel collisions of single Bogoliubov quasiparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cooper pair splitting and recombination in a nanoSQUID geometry at high transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.075406. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (23), pp.235429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233726v1</w:t>
+                <w:t xml:space="preserve">hal-01260444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single quasiparticle and electron emitter in the fractional quantum Hall regime</w:t>
+                <w:t xml:space="preserve">Nonlocal interference and Hong-Ou-Mandel collisions of single Bogoliubov quasiparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.205409. </w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.075406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233734v1</w:t>
+                <w:t xml:space="preserve">hal-01233726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.075407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7916,90 +7916,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Padurariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8063,77 +8063,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions and charge fractionalization in an electronic Hong-Ou-Mandel interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (4), pp.046802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8167,90 +8167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal for the observation of nonlocal multipair production: the biSQUID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8301,103 +8301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipair dc Josephson resonances in a biased all-superconducting bijunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (21), pp.214501. </w:t>
@@ -8474,64 +8474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annalen der Physik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 526 (1-2), pp.1 - 30. </w:t>
@@ -8595,64 +8595,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Vyshnevyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.165417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8680,564 +8680,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current correlations in the interacting Cooper-pair beam-splitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035419⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.125425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622937v1</w:t>
+                <w:t xml:space="preserve">hal-00735439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time simulation of finite frequency noise from a single electron emitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Andreev quantum dot with several conducting channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. B. Lesovik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.045321. </w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.125442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.045321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647051v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreev quantum dot with several conducting channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current correlations in the interacting Cooper-pair beam-splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">D. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125442⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (3), pp.035419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735449v1</w:t>
+                <w:t xml:space="preserve">hal-00622937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Real-time simulation of finite frequency noise from a single electron emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.125425. </w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.045321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.045321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735439v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect through an anisotropic magnetic molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9314,90 +9314,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy spectrum and broken spin-surface locking in topological insulator quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arijit Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Levy Yeyati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhold Egger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.125429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9470,64 +9470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahn-Soo Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.201304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9555,334 +9555,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissonian tunneling through an extended impurity in the quantum Hall effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport through a band insulator with Rashba spin-orbit coupling: metal-insulator transition and spin-filtering effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chevallier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">George Japaridze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 81, pp.165443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.165443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506010v1</w:t>
+                <w:t xml:space="preserve">hal-00381501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport through a band insulator with Rashba spin-orbit coupling: metal-insulator transition and spin-filtering effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Poissonian tunneling through an extended impurity in the quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81, pp.165443. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381501v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical effects in an Andreev quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.235310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9929,64 +9929,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect through a multilevel dot near a singlet-triplet transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minchul Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), pp.155114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10033,77 +10033,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of a mesoscopic capacitor in the presence of strong electron interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Hamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), pp.153305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10137,103 +10137,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of finite frequency photo-assisted shot noise with a resonant circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Falci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.205411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10258,90 +10258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Josephson current through a spin-orbit coupled quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103 (14), pp.147004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10388,51 +10388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of a Luttinger liquid wire by a scanning tunneling microscope tip: I. Spectral properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10492,51 +10492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of a Luttinger liquid wire by a scanning tunneling microscope tip: II. Transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10577,1238 +10577,1238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colossal spin fluctuations in a molecular quantum dot magnet with ferromagnetic electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Non-equilibrium supercurrent through a quantum dot: current harmonics and proximity effect due to a normal metal lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken-Ichiro Imura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">K. Bayandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Shumeiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (4)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 80, pp.184510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.184510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266030v1</w:t>
+                <w:t xml:space="preserve">hal-00409391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge pumping and noise in a one-dimensional wire with weak electron-electron interactions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Colossal spin fluctuations in a molecular quantum dot magnet with ferromagnetic electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken-Ichiro Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (8), pp.085130</w:t>
+              <w:t xml:space="preserve">, 2008, 78 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198739v2</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron polarizability of crystalline solids in quantizing magnetic fields and topological gap numbers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Charge pumping and noise in a one-dimensional wire with weak electron-electron interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Gasparian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (8), pp.085130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184637v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive noise cross-correlations in superconducting hybrids: Role of interface transparencies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
+                <w:t xml:space="preserve">Electron polarizability of crystalline solids in quantizing magnetic fields and topological gap numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Streda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.094512⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.146804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.146804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285068v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephson Effect through an isotropic magnetic molecule</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+                <w:t xml:space="preserve">Positive noise cross-correlations in superconducting hybrids: Role of interface transparencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (9), pp.094512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.094512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276921v3</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium supercurrent through a quantum dot: current harmonics and proximity effect due to a normal metal lead</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Josephson Effect through an isotropic magnetic molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minchul Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.146804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.184510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00409391v2</w:t>
+                <w:t xml:space="preserve">hal-00276921v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of finite frequency current moments with a dissipative resonant circuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Zazunov</w:t>
+                <w:t xml:space="preserve">Full counting statistics for transport through a molecular quantum dot magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken-Ichiro Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Creux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Yasuhiro Utsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99 (6), pp.066601</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.375-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00130211v1</w:t>
+                <w:t xml:space="preserve">hal-00118391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effects in a nanotube connected to leads: Super- and sub-Poissonian noise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Detection of finite frequency current moments with a dissipative resonant circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Paladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (6), pp.066601</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115892v2</w:t>
+                <w:t xml:space="preserve">hal-00130211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable pi junction in a Josephson quantum-dot device with molecular spin.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Finite size effects in a nanotube connected to leads: Super- and sub-Poissonian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 57, pp.279-289. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.045104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2007-00167-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.045104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068625v4</w:t>
+                <w:t xml:space="preserve">hal-00115892v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport through a molecular quantum dot in the polaron crossover regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Controllable pi junction in a Josephson quantum-dot device with molecular spin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57, pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2007-00167-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138198v1</w:t>
+                <w:t xml:space="preserve">hal-00068625v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full counting statistics for transport through a molecular quantum dot magnet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transport through a molecular quantum dot in the polaron crossover regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.375-378</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (3), pp.033417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118391v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon Squeezing in a Superconducting Molecular Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 97 (19), pp.196801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11859,51 +11859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11997,51 +11997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.J. Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.S. Balmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12083,90 +12083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting transport through a vibrating molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12191,77 +12191,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of finite frequency noise cross-correlations with a resonant circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Creux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (11), pp.115323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12312,51 +12312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. V. Bayandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.085326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12381,77 +12381,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon-mediated negative differential conductance in molecular quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, pp.115405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12470,1044 +12470,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron injection in a nanotube with leads: finite frequency noise-correlations and anomalous charges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei V. Lebedev</w:t>
+                <w:t xml:space="preserve">An electronic Mach-Zehnder interferometer in the Fractional Quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 71, pp.075416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.075416⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.201305(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.201305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004471v1</w:t>
+                <w:t xml:space="preserve">hal-00004582v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin noise and Bell inequalities in a realistic superconductor-quantum dot entangler</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Feinberg</w:t>
+                <w:t xml:space="preserve">Electron injection in a nanotube with leads: finite frequency noise-correlations and anomalous charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei V. Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.024544</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 71, pp.075416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.075416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021234v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-controlled charge injection in a quantum Hall fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+                <w:t xml:space="preserve">Spin noise and Bell inequalities in a realistic superconductor-quantum dot entangler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.205321. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 72, pp.024544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007609v2</w:t>
+                <w:t xml:space="preserve">hal-00021234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-electron interactions in a one-dimensional quantum wire spin filter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
+                <w:t xml:space="preserve">Time-controlled charge injection in a quantum Hall fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.041309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.041309⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.205321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00016397v1</w:t>
+                <w:t xml:space="preserve">hal-00007609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and noise in a model of an alternating current scanning tunneling microscope molecule-metal junction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Mujica</w:t>
+                <w:t xml:space="preserve">Electron-electron interactions in a one-dimensional quantum wire spin filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. I. Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1878593⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.041309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.041309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005082v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electronic Mach-Zehnder interferometer in the Fractional Quantum Hall effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Current and noise in a model of an alternating current scanning tunneling microscope molecule-metal junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Devillard</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mujica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.201305(R). </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122, pp.144703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.201305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1878593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004582v4</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo--assisted current and shot noise in the fractional quantum Hall effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
+                <w:t xml:space="preserve">Quantum master equations for the superconductor--dot entangler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 69 (20), pp.205302. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 70, pp.245313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004470v1</w:t>
+                <w:t xml:space="preserve">hal-00021235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum master equations for the superconductor--dot entangler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.245313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021235v1</w:t>
+                <w:t xml:space="preserve">hal-00021236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum master equations for the superconductor--dot entangler</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+                <w:t xml:space="preserve">Photo--assisted current and shot noise in the fractional quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 70, pp.245313</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 69 (20), pp.205302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.69.205302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021236v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron spin teleportation current through a quantum dot array operating in the stationary regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.035332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13526,295 +13526,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00112760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron injection in a nanotube: noise correlations and entanglement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electron teleportation with quantum dot arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004468v1</w:t>
+                <w:t xml:space="preserve">hal-00112742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron teleportation with quantum dot arrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electron injection in a nanotube: noise correlations and entanglement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (20), pp.205408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.205408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112742v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreev reflection off a fluctuating superconductor in the absence of equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13874,90 +13874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional statistics, Hanbury-Brown and Twiss correlations and the quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3 (6), pp.697-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14004,64 +14004,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition noise and statistics in the fractional quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 86, pp.4628-4631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14099,51 +14099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective charges and statistical signatures in the noise of normal metal--superconductor junctions at arbitrary bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordey B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14194,51 +14194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductance and Shot Noise for Particles with Exclusion Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei B. Isakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14308,103 +14308,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching ideal rectification in superconducting diodes through multiple Andreev reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14426,90 +14426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and noise correlations in a double dot Cooper pair beam splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14540,77 +14540,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson current through a quantum dot with spin-orbit coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dell'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14628,77 +14628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic operation of an entangler : a density matrix approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14748,51 +14748,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-Filled Substrate Integrated Waveguide (AFSIW) Filter with Asymmetric Frequency Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghiotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14846,286 +14846,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-electron excitations and interactions in integer quantum Hall systems at ν = 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Finite frequency noise: an original probe for topological superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Ferraro</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Workshop on Low Temperature Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations (ICNF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Neuchâtel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509529v1</w:t>
+                <w:t xml:space="preserve">hal-03509467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite frequency noise: an original probe for topological superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Single-electron excitations and interactions in integer quantum Hall systems at ν = 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acciai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alex Zazunov</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations (ICNF 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Workshop on Low Temperature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sorrento, Italy. pp.012003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1182/1/012003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509467v1</w:t>
+                <w:t xml:space="preserve">hal-03509529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble formation and detachment: an investigation by experiments and simulations</w:t>
               </w:r>
@@ -15150,51 +15150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Casalinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15236,103 +15236,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoassisted shot noise spectroscopy at fractional filling factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LT28 - 28th International Conference on Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Gothenburg, Sweden. pp.012143, </w:t>
@@ -15370,51 +15370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox-coated nanoelectrode array : a coupled electrochemical and molecular electronics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Trasobares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragavendran Sivakumarasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15422,51 +15422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Whal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vlandas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium M - Molecular materials - Towards quantum properties (MOLMAT-Q)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
@@ -15495,103 +15495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring noise and cross correlations at high frequencies in nanophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Creux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mesoscopic Superconductivity and Spintronics 2006 (MS+S2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Atsugi, Japan. pp.359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15629,51 +15629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et cristallisation préférentielle de 5-aryl-5-trifluorométhylhydantoïnes racémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Wermester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Linol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15735,329 +15735,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-assisted shot noise in Coulomb interacting systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dephasing due to a fluctuating fractional quantum Hall edge current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Levinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding des 6èmes Rencontres du Vietnam</w:t>
+              <w:t xml:space="preserve">Proceedings des 6èmes Rencontres du Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141126v1</w:t>
+                <w:t xml:space="preserve">hal-00141149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dephasing due to a fluctuating fractional quantum Hall edge current</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo-assisted shot noise in Coulomb interacting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings des 6èmes Rencontres du Vietnam</w:t>
+              <w:t xml:space="preserve">Proceeding des 6èmes Rencontres du Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141149v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted shot noise in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.488, </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2036799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16084,51 +16084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise correlations, entanglement, and Bell inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16224,77 +16224,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophysics : from fundamental to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen van Hieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Tran Thanh Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16415,51 +16415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67300442"/>
+    <w:nsid w:val="61693BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16646,51 +16646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4675-8194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170408108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qrvd-19pb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245410" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calzona" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab494b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Magazz&#249;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Valenti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Spagnolo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201600059" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01279494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Velazquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.000207" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968510v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Kundu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Levy Yeyati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125429" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378708v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guigou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045420" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045421" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198739v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gasparian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285068v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.094512" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130211v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115892v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045104" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138198v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118391v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Utsumi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080934v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Uren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Nash" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Balmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020592v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007730v3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Bayandin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009455v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004471v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Lebedev" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.075416" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021234v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016397v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Imura" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.041309" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004470v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.205302" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021235v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauret" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021236v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112760v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004468v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Guyon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205408" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112742v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897583v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Chakraverty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.165413" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897546v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Safi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01354-3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110845v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023279v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Torres" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordey B. Lesovik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003967v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei B. Isakov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouvry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dell'Anna" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113198v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651613v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiotto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-P. Vuong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232236" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957799v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragavendran Sivakumarasamy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Whal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479501v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944399v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wermester" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036799" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005080v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtchelkatchev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289868v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Hieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran Thanh Van" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-martin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4675-8194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170408108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qrvd-19pb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843837v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245410" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calzona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab494b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663802v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Magazz&#249;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Valenti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Spagnolo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201600059" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01279494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Velazquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Douissard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantevin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.000207" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968510v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arijit Kundu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Levy Yeyati" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.125429" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378708v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guigou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045420" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387075v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045421" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198739v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Gasparian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285068v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.094512" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118391v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Utsumi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130211v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115892v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.045104" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138198v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080934v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Uren" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Nash" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Balmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morvan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020592v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007730v3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102472v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Bayandin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009455v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004471v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei V. Lebedev" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.075416" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021234v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sauret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016397v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Imura" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.041309" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021235v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sauret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021236v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004470v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.205302" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112760v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112742v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004468v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Guyon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.205408" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897583v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Safi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Chakraverty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.165413" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897546v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Safi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(02)01354-3" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110845v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023279v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Torres" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordey B. Lesovik" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003967v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei B. Isakov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ouvry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dell'Anna" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113198v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651613v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiotto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-P. Vuong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS49373.2020.9232236" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823145v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbiao Jiang" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957799v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragavendran Sivakumarasamy" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Whal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vlandas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479501v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944399v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wermester" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Querniard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141126v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005121v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2036799" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005080v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chtchelkatchev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289868v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen van Hieu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran Thanh Van" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>