--- v0 (2026-04-04)
+++ v1 (2026-05-17)
@@ -333,308 +333,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05099835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a persistent magma reservoir with large melt content beneath an apparently extinct volcano</w:t>
+                <w:t xml:space="preserve">Experimental analysis of bubble-driven magma motion in the conduit, for persistently-active, open vent volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+                <w:t xml:space="preserve">Stephen Pansino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Karakas</w:t>
+                <w:t xml:space="preserve">Eliza S Calder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bachmann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Menand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.004⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1339-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163470v1</w:t>
+                <w:t xml:space="preserve">hal-02401987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of bubble-driven magma motion in the conduit, for persistently-active, open vent volcanoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a persistent magma reservoir with large melt content beneath an apparently extinct volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Karakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Pansino</w:t>
+                <w:t xml:space="preserve">O. Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliza S Calder</w:t>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Menand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Lukacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 521, pp.79-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1339-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401987v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of solidification on sill propagation dynamics and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Chanceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 442, pp.39 - 50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -662,984 +662,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of dyke injection under regional extensional stress</w:t>
+                <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine A. Daniels</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Andronico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011627⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146228v1</w:t>
+                <w:t xml:space="preserve">hal-01170133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeMoVolc consensual document: a review of cross-disciplinary approaches to characterizing small explosive magmatic eruptions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+                <w:t xml:space="preserve">Rates of magma transfer in the crust: Insights into magma reservoir recharge and pluton growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Annen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-015-0935-x⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (3), pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G36224.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170133v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates of magma transfer in the crust: Insights into magma reservoir recharge and pluton growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">An experimental investigation of dyke injection under regional extensional stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine A. Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (3), pp.199-202. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (3), pp.2014-2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G36224.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025421v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification effects on sill formation: An experimental approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thermal models of dyke intrusion during development of continent–ocean transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine A. Daniels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. D. Bastow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Keir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S.J. Sparks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 403, pp.79-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.018⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 385, pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131784v1</w:t>
+                <w:t xml:space="preserve">hal-01131788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal models of dyke intrusion during development of continent–ocean transition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Solidification effects on sill formation: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Chanceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 385, pp.145-153. </w:t>
+              <w:t xml:space="preserve">, 2014, 403, pp.79-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131788v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Predictions for a Natural Spacing within Dyke Swarms</w:t>
+                <w:t xml:space="preserve">Interaction of ascending magma with pre-existing crustal fractures in monogenetic basaltic volcanism: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew P. Bunger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nicolas Le Corvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Cruden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henry Halls</w:t>
+                <w:t xml:space="preserve">Jan Lindsay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.05.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.968-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855272v1</w:t>
+                <w:t xml:space="preserve">hal-00855253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of ascending magma with pre-existing crustal fractures in monogenetic basaltic volcanism: an experimental approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gelatine as a crustal analogue: Determining elastic properties for modelling magmatic intrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Kavanagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Lindsay</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine A. Daniels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50142⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 582, pp.101-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855253v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatine as a crustal analogue: Determining elastic properties for modelling magmatic intrusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Predictions for a Natural Spacing within Dyke Swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew P. Bunger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Menand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Cruden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Kavanagh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katherine A. Daniels</w:t>
+                <w:t xml:space="preserve">Henry Halls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 582, pp.101-111. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 375, pp.270-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811444v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The shapes of dikes: Evidence for the influence of cooling and inelastic deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine A. Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Kavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.S.J. Sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 124 (7/8), pp.1102-1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1673,51 +1673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical controls and depth of emplacement of igneous bodies: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 500, pp.11-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1751,77 +1751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplacement of magma pulses and growth of magma bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Saint-Blanquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Annen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 500 (1-4), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1972,51 +1972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma ascent rates in explosive eruptions: Constraints from H2O diffusion in melt inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine C.S. Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Blundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2088,51 +2088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanics and dynamics of sills in layered elastic rocks and their implications for the growth of laccoliths and other igneous complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 267 (1-2), pp.93 - 99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2178,51 +2178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation of bubbly magma and gas segregation within tunnels of the potential Yucca Mountain repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2294,51 +2294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas segregation in dykes and sills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2397,51 +2397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on gas segregation in dykes and sills at high volumetric gas fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2513,51 +2513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental investigation of sill formation and propagation in layered elastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Kavanagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stephen J. Sparks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2719,51 +2719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal inertia and reversing buoyancy in flow in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Raw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2823,51 +2823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The propagation of a buoyant liquid-filled fissure from a source under constant pressure: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2926,51 +2926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model for precursor volcanic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Tait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3040,51 +3040,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the flow of basaltic magma into subsurface nuclear facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy C. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,51 +3197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timescales of pluton assembly and growth history of Colorado Plateau lithosphere: geochronology (U-Pb, K-Ar and Ar-Ar) and zircon Hf isotopic study of the</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,51 +3334,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport de magma par fracturation hydraulique à travers la lithosphère terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volcanologie. Université Paris 7, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3437,51 +3437,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Modelling of the Movement of Geological Fluids in the Earth’s Crust with Application to Magma Transport, Storage and Degassing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volcanology. Université Blaise Pascal - Clermont-Ferrand II, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3531,51 +3531,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transferts de chaleur dans la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3593,51 +3593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoulements visqueux laminaires à l'air libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3655,51 +3655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la dynamique des fluides visqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3717,51 +3717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3869,51 +3869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE04650C"/>
+    <w:nsid w:val="B8D0137D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4100,51 +4100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-menand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6241-7846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175663823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint-Blanquat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Horsman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37249.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karakas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lukacs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pansino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza S Calder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1339-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chanceaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.044" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Daniels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025421v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36224.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Bastow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Bunger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cruden" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Halls" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.044" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corvec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lindsay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kavanagh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Kavanagh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30537.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.05.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benghiat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006791" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine C.S. Humphreys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klimm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KT04BVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.11.043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BVGS41L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Phillips" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stephen J. Sparks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0179-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8719EBA79B964B76104E80E9BAB5D837A06A64B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892378v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.08.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-563R98C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK85XK6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZF7T8HL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woods" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003701" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRBB9FVF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raw" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016294" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000589" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96L5S2N5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Phillips" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04798407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03099246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03099400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03046809v6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03040232v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022007v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-menand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6241-7846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175663823" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099835v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint-Blanquat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Horsman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B37249.1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02401987v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Pansino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza S Calder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Menand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1339-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Karakas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bachmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lukacs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01638686v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chanceaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.02.044" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01170133v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andronico" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-015-0935-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025421v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G36224.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Daniels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131788v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Bastow" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S.J. Sparks" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.09.018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.06.018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855253v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Corvec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lindsay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kavanagh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.09.032" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855272v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Bunger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cruden" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Halls" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.05.044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720251v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Kavanagh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B30537.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.10.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146246v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.05.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benghiat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006791" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine C.S. Humphreys" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Klimm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.041" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KT04BVG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.11.043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5BVGS41L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Phillips" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stephen J. Sparks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-007-0179-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8719EBA79B964B76104E80E9BAB5D837A06A64B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892378v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2006.08.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-563R98C3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSK85XK6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.03.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZF7T8HL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woods" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004WR003701" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZRBB9FVF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Raw" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Woods" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL016294" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Tait" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000589" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-96L5S2N5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Phillips" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04798407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03099246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03099400v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03046809v6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03040232v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03022007v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>