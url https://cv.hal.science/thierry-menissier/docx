--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Ménissier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, philosophie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-menissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9729-8138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050657135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je suis Professeur des Universités en philosophie à l’Université Grenoble Alpes (UGA), membre de l’Institut de Philosophie de Grenoble (IPhiG, une des unités de recherches de l’UGA). Quant à ma formation, je suis agrégé de philosophie, titulaire de deux Diplômes d’Etudes Approfondies (DEA) : épistémologie et histoire des sciences (Paris 1 Panthéon Sorbonne) & études politiques (Centre Raymond Aron, Ecole des Hautes Etudes en Sciences Sociales, Paris), Docteur de l’EHESS Paris en études politiques, enfin Habilité à Diriger les Recherches (HDR) en science politique et en philosophie (Institut d’Etudes Politiques de Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes recherches, inspirées par la pensée de Nicolas Machiavel, ont longtemps porté sur la transformation des principes de l’éthique publique, ainsi que sur le phénomène de leadership dans les organisations démocratiques (publiques et privées). Depuis plusieurs années elles concernent également l’innovation technologique, organisationnelle et sociale, appréhendée comme un mode de transformation à la fois global et post-progressiste des sociétés contemporaines ; dans ce cadre, je souhaite développer une philosophie éthique et politique qui intègre les questions posées par les phénomènes technologiques contemporains, dans tous les secteurs de la vie sociale et de l’existence humaine où ils transforment l’activité. Sinscrivent dans ce projet la direction scientifique (2019-2024) de la </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[chaire « éthique&IA » ]</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de l’institut pluridisciplinaire en intelligence artificielle </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAI</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  de même que celle du programme </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiQuA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (« Tools for Interdisciplinarity in QuantAlps »), Cross Disciplinary Project UGA Idex 2021, de 2022 à 2025).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Espace éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité des professionnels de santé face aux progrès de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2025.1047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design with affect stories and applied ethics for health technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomm.2024.1327711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04523195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA peut-elle vraiment être frugale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04591605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique de l’intelligence artificielle à travers les dispositifs et les pouvoirs, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Favier-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023-1 (22), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15078-7.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quatre éthiques de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04114641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Cassou-Noguès (Pierre), La Bienveillance des machines. Comment le numérique nous transforme à notre insu, Paris, Éditions du Seuil, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La servitù volontaria nella società algoritmica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia politica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.85-100. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1416/103436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03629378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’où l’institution peut-elle être augmentée ? Pour une éthique publique de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.73-88. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intelligence artificielle pour la Justice ? Institutions sociotechniques et autorité des machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, le défi éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’Atelier Arts Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03672104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Submerged Part of the AI-Ceberg [Perspectives]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (5), pp.10-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2022.3182938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, le défi éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’Atelier Arts Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1-2022, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, from Industrial Consumption to the Reinvention of Socialization: a Reflection on a Recent Semantic Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.66. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13347-022-00563-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03731659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA, un artefact technologique porteur de promesses d’amélioration et riche de ses zones d’ombres, avant-propos éditorial au dossier &amp;quot;L'IA : raison & magie&amp;quot;, Quaderni, 2022/1, n°105.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de reconnaissance faciale, un défi pour l’éthique de l’Intelligence Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre libre, quel projet dans la société algorithmique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1101, pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corruption du peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.406.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance en l’intelligence artificielle et autorité des machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia e Politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.264-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution numérique et innovations technologiques : la trahison de l’idéal moderne du progrès ? Réflexions sur le sens du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (5), pp.428-429. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03672085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et coaching, une réflexion éthique et prospective sur leurs apports réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02552124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle croissant des patients dans la démocratie sanitaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Pison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.620-623. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « moment machiavélien » pour l’intelligence artificielle ? La Déclaration de Montréal pour un développement responsable de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°77 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.077.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02552289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, dispositifs et organisations : quelles finalités, quels engagements, quellesdynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se projeter affectivement dans la modernité radicale : action collective, réflexivité, autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place à la créativité au sein des équipes de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les modèles de la communication et de la coopération par l'improvisation : Org’impro, une recherche-action innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi4.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rugby à XV, entre philosophie et mythologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du somatique au politique : l'atelier De l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communicationn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v42i42.48333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefort lecteur de Machiavel : le travail continué de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel et le management : Limites et pertinence d’une affiliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.091.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dilemme à relire à travers les transitions contemporaines. Le juste et le bien dans une théorie d’inspiration républicaine pour les &amp;quot;sociétés innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (11), pp.119-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et histoire Une critique philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle philosophie de la corruption dans les républiques d'après la vertu civique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.35-56. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tumu.045.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort aujourd’hui et le risque de « périssement ». Quelle philosophie du mourir pour la réflexion contemporaine sur la fin de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du progressisme et scepticisme en théorie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Scepticismes en politique, 5, pp.97-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution critique du « cinquième pouvoir », une condition pour la démocratie aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philosophoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la vocation européenne en matière d’expression politique de la dignité humaine. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption, Virtue and Republic in Machiavelli's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-East European Journal of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la violence de l’exception. Autour de l’œuvre de Giorgio Agamben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">République et fraternité. Une approche de théorie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CRHIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fraternité. Pour une histoire du concept, 20, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature humaine et auto-institution de l'existence : le dialogue entre Locke et Rousseau par l'intermédiaire du mythe de Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.135-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une connaissance émotionnelle de la domination Une lecture des Origines du totalitarisme d'Hannah Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de l’idée d’empire à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « république du goût » dans la démocratie de la culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Art, culture et philosophie : matière à penser 41, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Arendt, le devoir d'interpellation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et innovation, ou philosophie de l'innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Saint-Barthélemy au prisme du machiavélisme : massacre généralisé et intentionnalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Saint-Barthélemy au prisme du machiavélisme : massacre généralisé et intentionnalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.12-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie, critique de la responsabilité morale et constitution de la subjectivité selon Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94 (4), pp.671-689. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rspt.944.0671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitime défense, hier et aujourd'hui : le « résidu réaliste » du droit international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (4), pp.443-458. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.094.0951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel et la théorie contemporaine de l'empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Strauss, filiation néoconservatrice ou conservatisme philosophique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (5), pp.873-893. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.595.0873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Recomposer” l'intérêt général. Un essai de théorie normative en réponse à la crise du républicanisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.178-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix années d'actualité bibliographique de Machiavel (1997-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph.113.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un traité politique pour nos nouvelles civilités. Une lecture de La Contre-démocratie de Pierre Rosanvallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 218, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imposture démocratique&amp;quot; ou pulsion d'imitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage civique de la notion de corruption selon le républicanisme ancien et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités ethniques et politiques dans la construction de l'Union Européenne. Quelle identité civique à l'ère du postnational ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°29, pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;La nation: renouvellement ou déclin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce (encore) qu'une nation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.029.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'homo sociologicus. Du problème de l'individualité en sociologie à la rationalité du comportement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skepsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier communauté des hommes et souveraineté mondiale : l'empire selon Dante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.020.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie politique et anthropologie de la férocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.009.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophétie, politique et action selon Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (3), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.033.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail sans fin ? Réalités du travail et transformations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.008.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès scientifique et progrès moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (3), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et identité : Une critique philosophique de la notion d'appartenance culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philosophoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/phoir.013.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordini et tumulti selon Machiavel : la république dans l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et « discernement » de l’histoire selon Guichardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platon et le concept de maladie dans la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction architectonique et fécondité propre du concept d’expression selon Leibniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osservare le condizioni politiche contemporanee: soggettività assistite, opinioni pubbliche approssimative e Stato algoritmico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abolishing Democracy. Is the Future Post-Political?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Catania, Dipartimento di Scienze politiche e sociali, Jan 2026, Catania (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps politique de l’IA : Léviathan ou double corps du roi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une politique démocratique peut confier à l’intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter IA : Le Chercheur, la Machine &amp; le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Mar 2026, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Common Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe 1 de l’Institut de Philosophie de Grenoble : « Pratiques : valeurs, normes, institutions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Philosophie de Grenoble, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l’expérience de la Habermas Machine à l’espace public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle dans/contre l'espace public. Éthique et politique des médiations numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne &amp; Université Libre de Bruxelles, Apr 2026, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, l'intelligence artificielle et les débats sur la nature : réflexions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant institutionnel de l'éthique de l'IA est-il suffisant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et Intelligence Artificielle : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Technologique de Compiègne, Feb 2026, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations picturales et apprentissage des techniques du corps : visualiser pour se désinscrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awareness Drawings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, Jul 2025, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique constitue-t-elle une régulation efficace des méfaits potentiels liés à l'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du Certificat inter-universités en Éthique du Numérique et de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et responsabilité. Questionner les finalités de l’usage des systèmes d’intelligence artificielle dans l’enseignement et en apprécier la portée éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Grenoble, Université Grenoble Alpes, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soggettivazione e antropotecnica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segreti e trasparenza. Demodinamiche, technologie, forme di vita, conflitti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Catania, Jun 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la guerre sur le continent européen change-t-il le régime de l’innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le Quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche QuantAlps, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du point de vue éthique, les technologies émergentes en neurosciences sont-elles des innovations comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du LabEx Cerveau &amp; Cognition (CerCog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex CerCog UGA, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating AI or being evaluated by it, the contemporary ethical dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interacadémique « Evaluer à l'ère des IA »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Régionale Au Numérique (DRANE), Auvergne Rhône Alpes, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation postmoderne ou modernité affolée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désordres et/ou guerre informationnels : quels enjeux pour les démocraties ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Dauphiné-Savoie des Auditeurs de l’Institut des Hautes Etudes pour la Défense Nationale (IHEDN), Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de l'intelligence artificielle générative pour la formation : réinventer l'autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2025, Clermond - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on remettre le temps sur ses gonds ? Deux perspectives philosophiques pour penser l’asynchronie contemporaine (nature, société, technologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique annuel de l’Espace Environnement Risque et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Oct 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles éthiques pour le développement et l'usage des technologies quantiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lundi Quantique du Centre d’Etude des Evolutions des Technologies Quantiques (CEVOTEQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDIMI Université de Bourgogne Europe, May 2025, VISIOCONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les IA génératives figurant des émotions : « Faire s’émouvoir et laisser être »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions sont-elles des données comme les autres ? Enjeux de la coopération entre les équipes créatives et les IA génératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inès Garmon; Fabienne Martin-Juchat; Grégoire Besson; Iana Antonova, Apr 2024, Grenoble - Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les RDV de l’Amue : Une exploration de l'intelligence artificielle dans le Sup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de Mutualisation des Universités et Établissements, Oct 2024, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of Renaissance political philosophy to digital modes of government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de philosophie des sciences humaines et sociales : « Philosophie politique du numérique. Code, protocole, algorithme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master NOMOS de l’UFR de philosophie de Rennes, Oct 2024, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel apport de la philosophie éthique et politique dans le débat sur l’éthique de l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiques INRIA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Aug 2024, Montbonnot (38330), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04697749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux éthiques et politiques de l’usage de l’IA dans la gestion documentaire : quelles suites pour le projet moderne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « De l’intelligence artificielle dans la gestion documentaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des sciences de l'information et des bibliothèques (ENSSIB), Oct 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health data and social control (medical power, state power, power of digital users)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Forum franco-latino-américain de bioéthique et d’éthique des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission nationale française pour l’UNESCO, avec la collaboration du Ministerio de Educacion y Cultura, l’Ambassade de France en Uruguay, l’Universidad de Montevideo et l’Alliance française de Montevideo, Oct 2024, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04735660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle sobriété pour les transitions environnementales ? Ethique utilitariste vs arétaïsme ou perfectionnisme moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC CNRS), Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’éthique au secours du travail social assisté par l’IA »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’IA met-elle le travail social dans tous ses états ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Régional du Travail Social (IRTS) de Nouvelle Aquitaine – Bordeaux, Oct 2024, Talence (33), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryame Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e congrès de l'L'Association canadienne-française pour l'avancement des sciences (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The algorithmic capture of digital democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital democracy: promises and illusions (Internet neutrality, access to information, formats of democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Histoire des Idées, Apr 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04549149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et politiques de l’usage de l’intelligence artificielle dans la gestion documentaire : quelles suites pour le projet moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’intelligence artificielle dans la gestion documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des sciences de l'information et des bibliothèques, Oct 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvrer dans la cadre d’une société décente : quelle philosophie pratique pour les sociétés assistées par l’intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "L'aventure des inventions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04745605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 definitions of sobriety: a challenge for AI in environmental transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es rencontres préparatoires du collège "Humanité, société, IA" (HumaniSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'intelligence Artificielle (AFIA), Jul 2024, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les agents publics peuvent-ils anticiper l’arrivée de l’intelligence artificielle et ses impacts sur le service public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des cadres de la Métropole de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Brest, Sep 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04710285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité du médecin face aux progrès de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Responsabilité, Sep 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04710230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prometheus Challenge: An Ethics Training for Engineering Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Benlaksira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Devillaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Claudia Durán Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Engineering Education (SEFI) 2024 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Européenne pour la Formation des Ingénieurs (SEFI), Sep 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI ethics: problems in biomedical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque français d’intelligence artificielle en imagerie biomédicale IABM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituts 3IA de Grenoble (MIAI), Nice (3IA Côte d’Azur) et Paris (PRAIRIE), Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04524254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de l’IA : comment faire pour que les systèmes d’intelligence artificielle n’augmentent pas la vulnérabilité des humain.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Pari(s) Santé Femmes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jun 2024, Paris La Défense/France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health, innovation and empowerment. Bodily subjectivities in the era of algorithmic governmentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La governamentalità algoritmica : Storia e critica del regime di verità digitale ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Federico II, Dipartimento degli Studi Umanistici, Oct 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si les sciences humaines et sociales ne sont pas à proprement parler des sciences, que sont-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC CNRS), Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arétaïsme civique et technologies d’influence. Un discours des vertus civiques est-il possible dans la société algorithmique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Technologies d’influence et vertus politiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ETHICS, Université Catholique de Lille, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04237248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthiques de/pour l’Intelligence Artificielle : Si l’approche minimaliste paraît efficace, est-elle suffisante ? Si l’approche maximaliste semble souhaitable, comment la rendre effective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme doctoral « Enjeux sociétaux de la transition numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence Universitaire de Suisse Occidentale (CUSO), Sep 2023, Sion (Valais), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment raisonner de manière éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC CNRS), Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics of usage for AI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Synthesis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation, entre mythe et réalité : l’innovation technologique dans le domaine de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Ethique Ile de France &amp; Chaire de philosophie à l’Hôtel-Dieu. ENS PSL &amp; AP-HP, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement de l’IA : une question de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Société, IA et normativités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire International sur les Impacts Sociétaux de l’IA et du Numérique (OBVIA), Feb 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science a-t-elle un rôle social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC, CNRS), May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophical understanding of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Program Applied data Science and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université degli Studi di Trieste, Nov 2023, Trieste (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) éthique(s) pour l'IA en santé ? Conditions épistémologiques et enjeux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique de l’intelligence artificielle en santé en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Jun 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de raisonnement éthique pour la science et la technologie aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC CNRS), Sep 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la promesse algorithmique à la menace du nihilisme institutionnel : comment maîtriser les conséquences du développement sociétal de l’intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Ce que le numérique fait au droit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est Créteil. AEI International School, Dec 2023, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté, discipline et contrôle comme concepts pour une éthique politique de l’intelligence artificielle, du numérique et de la donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de lecture de l'ouvrage d'Olivier Razac "Une Société de contrôle ? Enfermements, surveillance électronique, gestion des risques et gouvernementalité algorithmique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire éthique&amp;IA MIAI, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04482079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’une « géopolitique des savoirs scientifiques » ne contredit-elle pas l’universalité de la science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC CNRS), Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of quantum technologies: a problematic formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QuantAlps Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03796455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et politiques des dispositifs médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude chaire Droit et Éthique de la Santé Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETHICS, Université catholique de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et innovation technologique : Mise en perspective philosophique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des technologies quantiques : une formulation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QuantAlps Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03796477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What ethics for the frugality of artificial intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées sur la recherche en apprentissage frugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIAI Grenoble, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts sociétaux de l’IA : un monde à réinventer à partir du social technologiquement assisté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts sociétaux de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherches FrancophoNéa. Réseau néo-Aquitain sur les francophonies, Nov 2022, Pessac (33), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance envers les technologies d’IA en santé. Questionner l’autorité de la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'invitation de la Chaire de recherche en francophonie internationale sur les technologies numériques en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, Dec 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition(s) , une nouvelle philosophie de l'histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School STEEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme thématique Société en transitions économiques, écologiques et numériques, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés et enjeux d’une éthique de la pratique physique et sportive à l’ère de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA &amp; sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sport et activités physiques, CNRS, Jan 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Concepts de la computer ethics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire éthique&amp;IA MIAI, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04749332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les récents développements de la technologie sanitaire transforment l’état d’urgence et la notion d’exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School ODISSEURO 2021 : « La questione delle emergenze fra libertà e sicurezze »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03337300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique pour l’Intelligence Artificielle dans les procédures de gestion des ressources humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "IA &amp; recrutement", ADIRA &amp; Direction Régionale Pôle Emploi Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clavier et la plume Variations anthropologiques sur la parité dans le monde de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03371889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle, éthique & vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée « Silver Eco » organisée par le Technopôle Alpes Santé à Domicile &amp; Autonomie (TASDA) et le pôle de compétitivité Minalogic, Grenoble : « La maison de demain : quelles briques innovantes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03460366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Grinbaum (Alexei), Les Robots et le mal, Paris, Desclée De Brouwer, 2018, 216 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur « Les robots et le mal » par Alexei Grinbaum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Institut pluridisciplinaire en intelligence artificielle MIAI; Chaire éthique&amp;IA, Jan 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes imparfaites de la souveraineté numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Société &amp; souveraineté », IPhiG &amp; PACTE, UGA, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la pertinence de la thèse de la servitude volontaire dans la société algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences de la Boétie. Histoire et actualité de l'énigme de la servitude volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, avec le soutien du Centre de recherche en philosophie (PHI) &amp; du Centre de Théorie Politique (CTP), Sep 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04745655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois tâches pour réussir l'open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Barthélemy (Jean-Hugues), La Société de l’invention. Pour une architectonique philosophique de l’âge écologique, éditions Matériologiques, Paris, 2018, 432 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Jean-Hugues Barthélémy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Institut de philosophie de Grenoble, Oct 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique pour l'Intelligence Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et développements de l’intelligence artificielle à Grenoble. De Vaucanson aux enjeux du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique pour l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et développements de l'intelligence artificielle à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Delphinale, Oct 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02398215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et biologie de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IGEM, “International Genetically Engineered Machine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur sens du travail sera-t-il encore religieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Le futur du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation, leadership et expérience de la liberté : quelle réflexion politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improviser une société pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de paria chez Bernard Lazare et Hannah Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’invitation du Cercle Bernard Lazare – Grenoble, 14 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et recevabilité des technologies dans un monde désirable et choisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech’n Use. De l’acceptabilité à l’usage de technologies innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption, vertu et république chez Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le problème Machiavel. Science de l’homme, conscience de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et transport d’aujourd’hui saisis à travers le rapport entre innovation et imaginaire. Notes pour une orientation de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Imaginaires, industrie et innovation », Chaire « Modélisations des imaginaires, innovation et création », Télécom Paris Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sociétés innovantes », des utopies réalisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres internationales Jules Verne: «Science, crises et utopies»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inachèvement du projet humain, néoténie humaine et perfectibilité rousseauiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme comme projet inachevé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime public des idées : création de valeur ou invention de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire Du mot au concept : Valeur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Sciences de l'Education,, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiLeaks, notre conscience ? Politique, philosophie et vérité à l’époque des médias innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontres Internet d'Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation entre invention et conquête. Un point de vue géopolitique sur la R&D contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arts et Science 2011 "La relation arts-sciences dans les territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Arts-Sciences, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et innovation, l’expérience philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Création » Université Stendhal – Grenoble 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et communauté politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féiniùlacht, Cultùr agus Teanga i Ré an Domhandaite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique, ou la banalité du mal radical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société alpine de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire peut-elle être démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactualité de Machiavel ? Retour sur le « machiavélisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison d’Etat dans les démocraties libérales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Covilha, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopouvoir et biopolitique, éléments d’histoire conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biopolitique, une évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre époque est-elle tragique ? Une approche de philosophie politique et de philosophie de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société alpine de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Meylan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier la nécessité et la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Histoires et définitions de la philosophie sociale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions une théorie politique peut-elle être normative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres – i 2009, 5ème Biennale Arts-Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La questione della natura umana nel pensiero di Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de philosophie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descartes, Machiavel et la politique dans les Lettres à Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude sur « La correspondance de Descartes », formation permanente des professeurs de philosophie de l’académie de Rouen, I.U.F.M. de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture machiavélienne dans la découverte du jeu social des passions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Y a-t-il une affectivité politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire critique de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Ménissier (dir.). Hermann, 2025, 979 1 0370 4584 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05420172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la postmodernité en état d’urgence sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Colloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario D’agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiM edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2023, Sciences sociales, ‎9788869763595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Prométhée. Une formation pratique à l’éthique pour les scientifiques et les ingénieur.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TheBookEdition.com, 2022, 9782958520106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations. Une enquête philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.280, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03214279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filosofia della corruzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cronopio. 2021, ISBN-10 ‏ : ‎ 8898367503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie de la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'imaginaire. Jouer l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Collection L'innovation autrement, 979-10-91336-062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau, l'Homme comme projet inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Anthraclaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Audi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bouvier, Florence Clerc, Annie Barthélémy, Michael Kohlhauer. Université de Savoie, Ecriture et représentation (24), pp.222, 2013, 978-2-919732--22-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.365, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soggettivizzazione e antropotecnica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefania Mazzone &amp; Adriano Vinale (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segreti e trasparenze. Demodinamiche, tecnologie, forme di vita, conflitti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliopolis, 2026, Ragion di Stato e Democrazia. Studi e Ricerche, 978-88-7088-749-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on penser une éthique de l’Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Maurel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transparence, éthique et gouvernance de l’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie (IFJD – Institut Louis Joinet), pp.13-23, 2026, Colloques &amp; Essais, 978-2-37032-448-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Roche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aventure : réenchanter l’incertitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, pp.137-144, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05015866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’aventure à l’héroïsme : incarner la grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Roche (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aventure : réenchanter l’incertitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.61-69, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05015856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malencontre technologique ? Servitude volontaire et société algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Charreau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences de La Boétie. Passés, présents et inactualité du Discours de la servitude volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Université Libre de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-242, 2025, Philosophie politique. Généalogies et actualités, 978-2-8004-1920-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05450754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la rationalité algorithmique : co-design éthique, nouvelles anthropotechnies et reconstitution de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arienzo, Pietro Sebastianelli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il governo degli algoritmi. Etica, desiderio, soggettivazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guida Editori, pp.129-149, 2025, 979-1255630951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05474122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche à l'IA de l’action publique, organe-obstacle de sociétés en mal de transformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Rouet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA : Enjeux et responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.231-244, 2025, 978-2-271-15500-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arienzo e Stefania Mazzone (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genealogie plurali. Per un lessico del pensiero critico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre Corte Editrice, 2023, Cartografie, 9788869482731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04186689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer : des techniques de gouvernement à l’expertise algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Giolito (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique comme technique du collectif : de la théorie du gouvernement à la pratique de la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, 2023, 978-2-35935-422-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes imparfaites de la souveraineté numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boccon-Gibod, T. &amp; Mathieu, A., (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie, démocratie et souveraineté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, 2022, 9782356878618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale, ou comment transformer la sociabilité dans les contextes de transition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la postmodernité en état d’urgence sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filosofia e innovazione, o filosofia dell'innovazione?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AA.VV., Innovazione\i. Innovazione politica e sociale. Teorie, politiche, immaginari,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guida editori, pp.37-63, 2021, 9788868667535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03731704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie du soin à l'ère de la normativité technologique de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité, corporéité et objets connectés. Regards croisés sur le design et les devenirs de l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovazione e storia, una critica filosofica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Palazzi; Giovan Giuseppe Monti; Pierluigi Ametrano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovazione/i. Percorsi per una strategia multidisciplinare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guida editori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-57, 2019, 9788868666057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de MACHIAVEL. OMBRES ET LUMIERES DU POLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavel. Ombres et lumières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au livre de Pamphile Biyoghé, Francis Fukuyama : solitude, singularité et pertinence au-delà de la trahison par la postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Fukuyama : solitude, singularité et pertinence au-delà de la trahison par la postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cheikh Anta Diop, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment assumer l'inconsistance du réel ? Penser avec Arendt la crise de l'autorité politique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kostas Nassikas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Autorité et force du dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p. 161-179, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « science nouvelle » pour ranimer le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conjard, A., Gros, S., Gwiadzinszki, L., Martin-Juchat, F., Ménissier T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire. Jouer l’action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Elya, p. 141-166, 2015, 9791091336062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'antimachiavélisme de Pierre Manent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Ligio, G., Holeindre, J.-V., Mahoney, D.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Politique et l’âme. Autour de Pierre Manent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2014, 978-2-271-08199-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination et libre responsabilité. Une réflexion biopolitique à partir de la pandémie grippale de l’hiver 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Adam, Lise Revol-Marzouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Contamination. Lieux symboliques et espaces imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-264, 2012, 978-2-8124-0631-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La faillite du Léviathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La liberté des contemporains Pourquoi il faut rénover la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités réactionnaires. L’usage paradoxal de l’Antiquité chez Hannah Arendt et Leo Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chabot, J.-L., Ferrand, J., Mathieu, M. (dir.), Les représentations de l’Antiquité dans la pensée européenne moderne et contemporaine, Paris, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État moderne et l'institution de la séparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Vincent Holeindre et Benoît Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie. Histoire, théories, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Sciences Humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-42, 2010, 9782912601988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité dans les Essais de Montaigne : nature et limite de la relation d'obéissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne, « Les Cahiers d’Histoire de la philosophie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Machiavel ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavel ou La politique du centaure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la liberté ? Benjamin Constant et la &amp;quot;liberté des modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Kévorkian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire critique du libéralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses Marketing, pp.110-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00430498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filangieri, le « chaînon manquant » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferrone, Vincenzo, La politique des Lumières. Constitutionnalisme, républicanisme, Droits de l’homme, le cas Filangieri, traduction de La società giusta ed equa. Repubblicanesimo e diritti dell’uomo in Gaetano Filangieri (Rome-Bari, 2003), Paris, L’Harmattan, « La Librairie des Humanités », 2009, p. I-V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individu et action collective chez Robert Damien. L'institution du républicanisme bibliothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dagognet, F., Beaune, J.-C., Chazal, G., et Parrochia, D., (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forme de la bibliothèque. Sur l'oeuvre de Robert Damien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Faculté de philosophie de l’Université Jean Moulin Lyon 3,Série Colloque, p. 97-114, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animalité comme limite et comme horizon pour la condition humaine selon Hannah Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Guichet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages politiques de l'animalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 223-252, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté civique est-elle encore possible ? Pour ôter le masque d'une nouvelle servitude [Républicanisme et lobbying]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique des nouvelles servitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.145-170, 2007, Intervention philosophique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00447941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des Monarchomaques dans le débat sur les relations d’obéissance au XVIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mellet, P.-A., (dir.), Et de sa bouche sortait un glaive. Les Monarchomaques au XVIème siècle, Cahiers d’Humanisme et Renaissance, n°75, Genève, Droz, 2006, p. 15-30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monarchia de Dante : de l'idée médiévale d'empire à la citoyenneté universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Ménissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée d'empire dans la pensée politique, historique, juridique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.81-96, 2006, La Librairie des Humanités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">République, ordre collectif et liberté civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille-Nikodimov et Thierry Ménissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Machiavel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-191, 2006, 9782729823528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la férocité et démocratie sauvage. Animalité et politique selon Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gontier, T., (dir.), Animal et animalité dans la philosophie à la Renaissance et à l’âge classique, Louvain-Paris, Peeters, 2005, p. 209-229.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du serment au contrat dans la pensée des Monarchomaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cléro, J.-P., et Ménissier, T., dir., L’idée de contrat social. Genèse et crise d’un modèle philosophique, Paris, Ellipses Marketing, collection « Philo », 2004, p. 15-33.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations quantiques 2050 - Les récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair A Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whitney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre les Conventions citoyennes pour le climat encore plus démocratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tech for good » : quelle théorie de la justice pour les sociétés innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01824771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réinventer technologiquement la confiance ? La blockchain ou les ambiguïtés de la transaction dématérialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.93693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01824530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Galateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgana Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.245-276. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.172.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.409-454. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.163.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2013-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.401-446. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.153.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Glon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.395-453. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.143.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption : repenser les fondements du fléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Glon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.79-125. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.131.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les consultations populaires peuvent régénérer les passions citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La passion de la gloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler Imaginaires, Sciences participatives et innovations technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les risques socio-éthiques engendrés par les technologies numériques grâce à une échelle de maturité éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un ministère de l’intelligence artificielle. Tribune dans &amp;quot;Libération&amp;quot;, 7 août</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bertolucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04721333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de reconnaissance faciale : une réalité socio-technique en développement, un enjeu pour les libertés publiques et privées, un défi pour l’éthique de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et communication ou l'art de travailler ensemble autrement : l'expérimentation Org'impro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Psychologie du Bien et du Mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique chaire éthique-IA MIAI UGA 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corruzione come fenomeno politico, etico e filosofico : Prima parte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Corso di laurea triennale di Scienze Politiche e dell’Amministrazione, Trieste (Italy), Italy. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corruzione come fenomeno politico, etico e filosofico : Seconda parte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Corso di laurea triennale in Scienze Politiche e dell’Amministrazione, Trieste (Italy), France. 2023, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId350"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Ménissier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, philosophie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-menissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9729-8138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050657135</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=eZqtrkcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je suis Professeur des Universités en philosophie à l’Université Grenoble Alpes (UGA), membre de l’Institut de Philosophie de Grenoble (IPhiG, une des unités de recherches de l’UGA). Quant à ma formation, je suis agrégé de philosophie, titulaire de deux Diplômes d’Etudes Approfondies (DEA) : épistémologie et histoire des sciences (Paris 1 Panthéon Sorbonne) & études politiques (Centre Raymond Aron, Ecole des Hautes Etudes en Sciences Sociales, Paris), Docteur de l’EHESS Paris en études politiques, enfin Habilité à Diriger les Recherches (HDR) en science politique et en philosophie (Institut d’Etudes Politiques de Grenoble).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes recherches, inspirées par la pensée de Nicolas Machiavel, ont longtemps porté sur la transformation des principes de l’éthique publique, ainsi que sur le phénomène de leadership dans les organisations démocratiques (publiques et privées). Depuis plusieurs années elles concernent également l’innovation technologique, organisationnelle et sociale, appréhendée comme un mode de transformation à la fois global et post-progressiste des sociétés contemporaines ; dans ce cadre, je souhaite développer une philosophie éthique et politique qui intègre les questions posées par les phénomènes technologiques contemporains, dans tous les secteurs de la vie sociale et de l’existence humaine où ils transforment l’activité. Sinscrivent dans ce projet la direction scientifique (2019-2024) de la </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[chaire « éthique&IA » ]</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de l’institut pluridisciplinaire en intelligence artificielle </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAI</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  de même que celle du programme </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiQuA</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (« Tools for Interdisciplinarity in QuantAlps »), Cross Disciplinary Project UGA Idex 2021, de 2022 à 2025).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique peut-elle venir au secours du travail social assisté par l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 61 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pp.061.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05626009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Espace éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité des professionnels de santé face aux progrès de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (2), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mte.2025.1047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design with affect stories and applied ethics for health technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomm.2024.1327711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04523195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA peut-elle vraiment être frugale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04591605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quatre éthiques de l’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.29961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04114641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique de l’intelligence artificielle à travers les dispositifs et les pouvoirs, Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Berns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Favier-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023-1 (22), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15078-7.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04167739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Cassou-Noguès (Pierre), La Bienveillance des machines. Comment le numérique nous transforme à notre insu, Paris, Éditions du Seuil, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implications philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’où l’institution peut-elle être augmentée ? Pour une éthique publique de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.73-88. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La servitù volontaria nella società algoritmica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filosofia politica </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.85-100. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1416/103436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03629378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, le défi éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’Atelier Arts Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1-2022, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Submerged Part of the AI-Ceberg [Perspectives]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Trystram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (5), pp.10-17. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSP.2022.3182938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03769931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intelligence artificielle pour la Justice ? Institutions sociotechniques et autorité des machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle, le défi éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’Atelier Arts Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03672104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, from Industrial Consumption to the Reinvention of Socialization: a Reflection on a Recent Semantic Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.66. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13347-022-00563-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03731659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA, un artefact technologique porteur de promesses d’amélioration et riche de ses zones d’ombres, avant-propos éditorial au dossier &amp;quot;L'IA : raison & magie&amp;quot;, Quaderni, 2022/1, n°105.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaderni.2208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03583065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de reconnaissance faciale, un défi pour l’éthique de l’Intelligence Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corruption du peuple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lp.406.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre libre, quel projet dans la société algorithmique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Politique et Parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1101, pp.167-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance en l’intelligence artificielle et autorité des machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia e Politica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.264-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03341931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution numérique et innovations technologiques : la trahison de l’idéal moderne du progrès ? Réflexions sur le sens du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (5), pp.428-429. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03672085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « moment machiavélien » pour l’intelligence artificielle ? La Déclaration de Montréal pour un développement responsable de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°77 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.077.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02552289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle croissant des patients dans la démocratie sanitaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe M. Pison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.620-623. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA et coaching, une réflexion éthique et prospective sur leurs apports réciproques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02552124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émotions, dispositifs et organisations : quelles finalités, quels engagements, quellesdynamiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.3795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment se projeter affectivement dans la modernité radicale : action collective, réflexivité, autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01884224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place à la créativité au sein des équipes de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler les modèles de la communication et de la coopération par l'improvisation : Org’impro, une recherche-action innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; professionalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, pp.162-178. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rcompro.vi4.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rugby à XV, entre philosophie et mythologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la BNF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2015-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Galateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgana Farinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, 2017/2 No 94, pp.245-276. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.172.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du somatique au politique : l'atelier De l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communicationn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v42i42.48333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefort lecteur de Machiavel : le travail continué de l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dilemme à relire à travers les transitions contemporaines. Le juste et le bien dans une théorie d’inspiration républicaine pour les &amp;quot;sociétés innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (11), pp.119-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel et le management : Limites et pertinence d’une affiliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rdes.091.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et histoire Une critique philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2014-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Varia, 2016/3 No 91, pp.409-454. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.163.0409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle philosophie de la corruption dans les républiques d'après la vertu civique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.35-56. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tumu.045.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort aujourd’hui et le risque de « périssement ». Quelle philosophie du mourir pour la réflexion contemporaine sur la fin de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » (2013-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta Dumitru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Varia, 2015/3 No 87, pp.401-446. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.153.0401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise du progressisme et scepticisme en théorie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Scepticismes en politique, 5, pp.97-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La constitution critique du « cinquième pouvoir », une condition pour la démocratie aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philosophoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2012-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Glon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, L’innovation, 2014/3 No 83, pp.395-453. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.143.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger la vocation européenne en matière d’expression politique de la dignité humaine. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « Philosophie morale et politique » 2011-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guibet Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouhassoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Glon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montesquieu, 2013/1 No 77, pp.79-125. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.131.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption, Virtue and Republic in Machiavelli's Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-East European Journal of Political Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la violence de l’exception. Autour de l’œuvre de Giorgio Agamben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">République et fraternité. Une approche de théorie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CRHIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fraternité. Pour une histoire du concept, 20, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature humaine et auto-institution de l'existence : le dialogue entre Locke et Rousseau par l'intermédiaire du mythe de Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50, pp.135-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une connaissance émotionnelle de la domination Une lecture des Origines du totalitarisme d'Hannah Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique, religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de l’idée d’empire à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astérion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle « république du goût » dans la démocratie de la culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Art, culture et philosophie : matière à penser 41, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Arendt, le devoir d'interpellation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine littéraire (Le)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et innovation, ou philosophie de l'innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klesis - Revue philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Saint-Barthélemy au prisme du machiavélisme : massacre généralisé et intentionnalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Saint-Barthélemy au prisme du machiavélisme : massacre généralisé et intentionnalité politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (1), pp.12-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogie, critique de la responsabilité morale et constitution de la subjectivité selon Nietzsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94 (4), pp.671-689. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rspt.944.0671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machiavel et la théorie contemporaine de l'empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historische Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légitime défense, hier et aujourd'hui : le « résidu réaliste » du droit international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (4), pp.443-458. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.094.0951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Strauss, filiation néoconservatrice ou conservatisme philosophique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (5), pp.873-893. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.595.0873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Recomposer” l'intérêt général. Un essai de théorie normative en réponse à la crise du républicanisme classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissensus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.178-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dix années d'actualité bibliographique de Machiavel (1997-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113, pp.115-121. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph.113.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un traité politique pour nos nouvelles civilités. Une lecture de La Contre-démocratie de Pierre Rosanvallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 218, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imposture démocratique&amp;quot; ou pulsion d'imitation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités ethniques et politiques dans la construction de l'Union Européenne. Quelle identité civique à l'ère du postnational ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°29, pp.81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'usage civique de la notion de corruption selon le républicanisme ancien et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;La nation: renouvellement ou déclin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce (encore) qu'une nation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.029.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'homo sociologicus. Du problème de l'individualité en sociologie à la rationalité du comportement social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Skepsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier communauté des hommes et souveraineté mondiale : l'empire selon Dante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (4), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.020.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie politique et anthropologie de la férocité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rai.009.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophétie, politique et action selon Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66 (3), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/leph.033.0289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès scientifique et progrès moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (3), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.007.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail sans fin ? Réalités du travail et transformations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.008.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et identité : Une critique philosophique de la notion d'appartenance culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Philosophoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/phoir.013.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordini et tumulti selon Machiavel : la république dans l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et « discernement » de l’histoire selon Guichardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platon et le concept de maladie dans la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction architectonique et fécondité propre du concept d’expression selon Leibniz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps politique de l’IA : Léviathan ou double corps du roi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps de l'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osservare le condizioni politiche contemporanee: soggettività assistite, opinioni pubbliche approssimative e Stato algoritmico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abolishing Democracy. Is the Future Post-Political?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Catania, Dipartimento di Scienze politiche e sociali, Jan 2026, Catania (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une politique démocratique peut confier à l’intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter IA : Le Chercheur, la Machine &amp; le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Mar 2026, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Common Sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’axe 1 de l’Institut de Philosophie de Grenoble : « Pratiques : valeurs, normes, institutions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Philosophie de Grenoble, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l’expérience de la Habermas Machine à l’espace public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle dans/contre l'espace public. Éthique et politique des médiations numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne &amp; Université Libre de Bruxelles, Apr 2026, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, l'intelligence artificielle et les débats sur la nature : réflexions éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et Intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant institutionnel de l'éthique de l'IA est-il suffisant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique et Intelligence Artificielle : regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Technologique de Compiègne, Feb 2026, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du point de vue éthique, les technologies émergentes en neurosciences sont-elles des innovations comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire du LabEx Cerveau &amp; Cognition (CerCog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex CerCog UGA, Oct 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soggettivazione e antropotecnica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segreti e trasparenza. Demodinamiche, technologie, forme di vita, conflitti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Catania, Jun 2025, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la guerre sur le continent européen change-t-il le régime de l’innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le Quantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche QuantAlps, May 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique constitue-t-elle une régulation efficace des méfaits potentiels liés à l'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence inaugurale du Certificat inter-universités en Éthique du Numérique et de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2025, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie et responsabilité. Questionner les finalités de l’usage des systèmes d’intelligence artificielle dans l’enseignement et en apprécier la portée éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPE de Grenoble, Université Grenoble Alpes, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations picturales et apprentissage des techniques du corps : visualiser pour se désinscrire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Awareness Drawings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doshisha University, Jul 2025, Kyoto, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de l'intelligence artificielle générative pour la formation : réinventer l'autonomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2025, Clermond - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation postmoderne ou modernité affolée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désordres et/ou guerre informationnels : quels enjeux pour les démocraties ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Dauphiné-Savoie des Auditeurs de l’Institut des Hautes Etudes pour la Défense Nationale (IHEDN), Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating AI or being evaluated by it, the contemporary ethical dilemma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interacadémique « Evaluer à l'ère des IA »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Régionale Au Numérique (DRANE), Auvergne Rhône Alpes, Feb 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on remettre le temps sur ses gonds ? Deux perspectives philosophiques pour penser l’asynchronie contemporaine (nature, société, technologie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire thématique annuel de l’Espace Environnement Risque et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Oct 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles éthiques pour le développement et l'usage des technologies quantiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lundi Quantique du Centre d’Etude des Evolutions des Technologies Quantiques (CEVOTEQ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREDIMI Université de Bourgogne Europe, May 2025, VISIOCONFERENCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les IA génératives figurant des émotions : « Faire s’émouvoir et laisser être »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions sont-elles des données comme les autres ? Enjeux de la coopération entre les équipes créatives et les IA génératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inès Garmon; Fabienne Martin-Juchat; Grégoire Besson; Iana Antonova, Apr 2024, Grenoble - Université Grenoble Alpes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les RDV de l’Amue : Une exploration de l'intelligence artificielle dans le Sup</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de Mutualisation des Universités et Établissements, Oct 2024, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of Renaissance political philosophy to digital modes of government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de philosophie des sciences humaines et sociales : « Philosophie politique du numérique. Code, protocole, algorithme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master NOMOS de l’UFR de philosophie de Rennes, Oct 2024, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et politiques de l’usage de l’intelligence artificielle dans la gestion documentaire : quelles suites pour le projet moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’intelligence artificielle dans la gestion documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des sciences de l'information et des bibliothèques, Oct 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œuvrer dans la cadre d’une société décente : quelle philosophie pratique pour les sociétés assistées par l’intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "L'aventure des inventions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire National des Arts et Métiers, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04745605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 definitions of sobriety: a challenge for AI in environmental transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es rencontres préparatoires du collège "Humanité, société, IA" (HumaniSIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française pour l'intelligence Artificielle (AFIA), Jul 2024, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryame Ichiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e congrès de l'L'Association canadienne-française pour l'avancement des sciences (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The algorithmic capture of digital democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital democracy: promises and illusions (Internet neutrality, access to information, formats of democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Histoire des Idées, Apr 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04549149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health data and social control (medical power, state power, power of digital users)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Forum franco-latino-américain de bioéthique et d’éthique des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission nationale française pour l’UNESCO, avec la collaboration du Ministerio de Educacion y Cultura, l’Ambassade de France en Uruguay, l’Universidad de Montevideo et l’Alliance française de Montevideo, Oct 2024, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04735660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle sobriété pour les transitions environnementales ? Ethique utilitariste vs arétaïsme ou perfectionnisme moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC CNRS), Feb 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’éthique au secours du travail social assisté par l’IA »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’IA met-elle le travail social dans tous ses états ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Régional du Travail Social (IRTS) de Nouvelle Aquitaine – Bordeaux, Oct 2024, Talence (33), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel apport de la philosophie éthique et politique dans le débat sur l’éthique de l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifiques INRIA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Aug 2024, Montbonnot (38330), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04697749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux éthiques et politiques de l’usage de l’IA dans la gestion documentaire : quelles suites pour le projet moderne ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « De l’intelligence artificielle dans la gestion documentaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École nationale supérieure des sciences de l'information et des bibliothèques (ENSSIB), Oct 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité du médecin face aux progrès de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Responsabilité, Sep 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04710230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les agents publics peuvent-ils anticiper l’arrivée de l’intelligence artificielle et ses impacts sur le service public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des cadres de la Métropole de Brest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Brest, Sep 2024, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04710285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prometheus Challenge: An Ethics Training for Engineering Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Benlaksira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonifas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Devillaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofía Claudia Durán Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Engineering Education (SEFI) 2024 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Européenne pour la Formation des Ingénieurs (SEFI), Sep 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique de l’IA : comment faire pour que les systèmes d’intelligence artificielle n’augmentent pas la vulnérabilité des humain.es ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Pari(s) Santé Femmes 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège national des gynécologues et obstétriciens français, Jun 2024, Paris La Défense/France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04725141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI ethics: problems in biomedical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque français d’intelligence artificielle en imagerie biomédicale IABM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituts 3IA de Grenoble (MIAI), Nice (3IA Côte d’Azur) et Paris (PRAIRIE), Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04524254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health, innovation and empowerment. Bodily subjectivities in the era of algorithmic governmentality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La governamentalità algoritmica : Storia e critica del regime di verità digitale ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università Federico II, Dipartimento degli Studi Umanistici, Oct 2023, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics of usage for AI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Synthesis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une philosophie de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’innovation, entre mythe et réalité : l’innovation technologique dans le domaine de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace Ethique Ile de France &amp; Chaire de philosophie à l’Hôtel-Dieu. ENS PSL &amp; AP-HP, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment raisonner de manière éthique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC CNRS), Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si les sciences humaines et sociales ne sont pas à proprement parler des sciences, que sont-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC CNRS), Apr 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arétaïsme civique et technologies d’influence. Un discours des vertus civiques est-il possible dans la société algorithmique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Technologies d’influence et vertus politiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe ETHICS, Université Catholique de Lille, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04237248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthiques de/pour l’Intelligence Artificielle : Si l’approche minimaliste paraît efficace, est-elle suffisante ? Si l’approche maximaliste semble souhaitable, comment la rendre effective ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme doctoral « Enjeux sociétaux de la transition numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conférence Universitaire de Suisse Occidentale (CUSO), Sep 2023, Sion (Valais), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouvernement de l’IA : une question de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Société, IA et normativités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire International sur les Impacts Sociétaux de l’IA et du Numérique (OBVIA), Feb 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science a-t-elle un rôle social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC, CNRS), May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophical understanding of AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Program Applied data Science and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université degli Studi di Trieste, Nov 2023, Trieste (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) éthique(s) pour l'IA en santé ? Conditions épistémologiques et enjeux politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éthique de l’intelligence artificielle en santé en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Jun 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de raisonnement éthique pour la science et la technologie aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC CNRS), Sep 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la promesse algorithmique à la menace du nihilisme institutionnel : comment maîtriser les conséquences du développement sociétal de l’intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Ce que le numérique fait au droit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Est Créteil. AEI International School, Dec 2023, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souveraineté, discipline et contrôle comme concepts pour une éthique politique de l’intelligence artificielle, du numérique et de la donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de lecture de l'ouvrage d'Olivier Razac "Une Société de contrôle ? Enfermements, surveillance électronique, gestion des risques et gouvernementalité algorithmique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire éthique&amp;IA MIAI, Jun 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04482079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée d’une « géopolitique des savoirs scientifiques » ne contredit-elle pas l’universalité de la science ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardis SHS pour le quantique, CDP TIQuA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Physique et Modélisation des Milieux Condensés (LPMMC CNRS), Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des technologies quantiques : une formulation problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QuantAlps Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03796477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et innovation technologique : Mise en perspective philosophique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Davat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ethics of quantum technologies: a problematic formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QuantAlps Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03796455v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et politiques des dispositifs médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude chaire Droit et Éthique de la Santé Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETHICS, Université catholique de Lille, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance envers les technologies d’IA en santé. Questionner l’autorité de la machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'invitation de la Chaire de recherche en francophonie internationale sur les technologies numériques en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Ottawa, Dec 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition(s) , une nouvelle philosophie de l'histoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School STEEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme thématique Société en transitions économiques, écologiques et numériques, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What ethics for the frugality of artificial intelligence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières journées sur la recherche en apprentissage frugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIAI Grenoble, Nov 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts sociétaux de l’IA : un monde à réinventer à partir du social technologiquement assisté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts sociétaux de l'intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de recherches FrancophoNéa. Réseau néo-Aquitain sur les francophonies, Nov 2022, Pessac (33), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficultés et enjeux d’une éthique de la pratique physique et sportive à l’ère de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA &amp; sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Sport et activités physiques, CNRS, Jan 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les récents développements de la technologie sanitaire transforment l’état d’urgence et la notion d’exception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School ODISSEURO 2021 : « La questione delle emergenze fra libertà e sicurezze »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03337300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Concepts de la computer ethics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire éthique&amp;IA MIAI, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04749332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clavier et la plume Variations anthropologiques sur la parité dans le monde de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women in AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03371889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique pour l’Intelligence Artificielle dans les procédures de gestion des ressources humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "IA &amp; recrutement", ADIRA &amp; Direction Régionale Pôle Emploi Auvergne-Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle, éthique & vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée « Silver Eco » organisée par le Technopôle Alpes Santé à Domicile &amp; Autonomie (TASDA) et le pôle de compétitivité Minalogic, Grenoble : « La maison de demain : quelles briques innovantes ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03460366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Grinbaum (Alexei), Les Robots et le mal, Paris, Desclée De Brouwer, 2018, 216 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur « Les robots et le mal » par Alexei Grinbaum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Institut pluridisciplinaire en intelligence artificielle MIAI; Chaire éthique&amp;IA, Jan 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes imparfaites de la souveraineté numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Société &amp; souveraineté », IPhiG &amp; PACTE, UGA, Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03264927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la pertinence de la thèse de la servitude volontaire dans la société algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences de la Boétie. Histoire et actualité de l'énigme de la servitude volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, avec le soutien du Centre de recherche en philosophie (PHI) &amp; du Centre de Théorie Politique (CTP), Sep 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04745655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois tâches pour réussir l'open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique pour l'Intelligence Artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et développements de l’intelligence artificielle à Grenoble. De Vaucanson aux enjeux du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture : Barthélemy (Jean-Hugues), La Société de l’invention. Pour une architectonique philosophique de l’âge écologique, éditions Matériologiques, Paris, 2018, 432 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de Jean-Hugues Barthélémy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; Institut de philosophie de Grenoble, Oct 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04108776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle éthique pour l’IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et développements de l'intelligence artificielle à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Delphinale, Oct 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02398215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et biologie de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence IGEM, “International Genetically Engineered Machine”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur sens du travail sera-t-il encore religieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Le futur du travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation, leadership et expérience de la liberté : quelle réflexion politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improviser une société pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité et recevabilité des technologies dans un monde désirable et choisi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech’n Use. De l’acceptabilité à l’usage de technologies innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de paria chez Bernard Lazare et Hannah Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’invitation du Cercle Bernard Lazare – Grenoble, 14 mai 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption, vertu et république chez Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le problème Machiavel. Science de l’homme, conscience de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sociétés innovantes », des utopies réalisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Rencontres internationales Jules Verne: «Science, crises et utopies»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et transport d’aujourd’hui saisis à travers le rapport entre innovation et imaginaire. Notes pour une orientation de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Imaginaires, industrie et innovation », Chaire « Modélisations des imaginaires, innovation et création », Télécom Paris Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inachèvement du projet humain, néoténie humaine et perfectibilité rousseauiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’homme comme projet inachevé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime public des idées : création de valeur ou invention de sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Séminaire Du mot au concept : Valeur </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Sciences de l'Education,, Jun 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WikiLeaks, notre conscience ? Politique, philosophie et vérité à l’époque des médias innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontres Internet d'Autrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation entre invention et conquête. Un point de vue géopolitique sur la R&D contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Arts et Science 2011 "La relation arts-sciences dans les territoires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Arts-Sciences, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création et innovation, l’expérience philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Création » Université Stendhal – Grenoble 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et communauté politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féiniùlacht, Cultùr agus Teanga i Ré an Domhandaite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique, ou la banalité du mal radical ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société alpine de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactualité de Machiavel ? Retour sur le « machiavélisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison d’Etat dans les démocraties libérales contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Covilha, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gloire peut-elle être démocratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopouvoir et biopolitique, éléments d’histoire conceptuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biopolitique, une évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre époque est-elle tragique ? Une approche de philosophie politique et de philosophie de l'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Société alpine de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Meylan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier la nécessité et la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Histoires et définitions de la philosophie sociale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions une théorie politique peut-elle être normative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l’Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01661870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres – i 2009, 5ème Biennale Arts-Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La questione della natura umana nel pensiero di Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de philosophie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Salerne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descartes, Machiavel et la politique dans les Lettres à Elisabeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude sur « La correspondance de Descartes », formation permanente des professeurs de philosophie de l’académie de Rouen, I.U.F.M. de Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rupture machiavélienne dans la découverte du jeu social des passions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Y a-t-il une affectivité politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire critique de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Ménissier (dir.). Hermann, 2025, 979 1 0370 4584 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05420172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la postmodernité en état d’urgence sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Arienzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Colloca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario D’agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiM edizioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2023, Sciences sociales, ‎9788869763595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Prométhée. Une formation pratique à l’éthique pour les scientifiques et les ingénieur.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TheBookEdition.com, 2022, 9782958520106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations. Une enquête philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.280, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03214279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filosofia della corruzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cronopio. 2021, ISBN-10 ‏ : ‎ 8898367503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03873635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie de la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01881417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier de l'imaginaire. Jouer l'action collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Gwiazdzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Conjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwiazdzinski Luc. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elya Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128 p., 2015, Collection L'innovation autrement, 979-10-91336-062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Rousseau, l'Homme comme projet inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Anthraclaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Audi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bouvier, Florence Clerc, Annie Barthélémy, Michael Kohlhauer. Université de Savoie, Ecriture et représentation (24), pp.222, 2013, 978-2-919732--22-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.365, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soggettivizzazione e antropotecnica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefania Mazzone &amp; Adriano Vinale (a cura di). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segreti e trasparenze. Demodinamiche, tecnologie, forme di vita, conflitti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliopolis, 2026, Ragion di Stato e Democrazia. Studi e Ricerche, 978-88-7088-749-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on penser une éthique de l’Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Maurel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transparence, éthique et gouvernance de l’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie (IFJD – Institut Louis Joinet), pp.13-23, 2026, Colloques &amp; Essais, 978-2-37032-448-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Roche (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aventure : réenchanter l’incertitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, pp.137-144, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05015866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malencontre technologique ? Servitude volontaire et société algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Charreau (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présences de La Boétie. Passés, présents et inactualité du Discours de la servitude volontaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Université Libre de Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-242, 2025, Philosophie politique. Généalogies et actualités, 978-2-8004-1920-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05450754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’aventure à l’héroïsme : incarner la grandeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Roche (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’aventure : réenchanter l’incertitude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.61-69, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05015856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la rationalité algorithmique : co-design éthique, nouvelles anthropotechnies et reconstitution de l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arienzo, Pietro Sebastianelli (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il governo degli algoritmi. Etica, desiderio, soggettivazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guida Editori, pp.129-149, 2025, 979-1255630951</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05474122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marche à l'IA de l’action publique, organe-obstacle de sociétés en mal de transformation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Rouet (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IA : Enjeux et responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.231-244, 2025, 978-2-271-15500-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandro Arienzo e Stefania Mazzone (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genealogie plurali. Per un lessico del pensiero critico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ombre Corte Editrice, 2023, Cartografie, 9788869482731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04186689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer : des techniques de gouvernement à l’expertise algorithmique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Giolito (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique comme technique du collectif : de la théorie du gouvernement à la pratique de la gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, 2023, 978-2-35935-422-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04480339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes imparfaites de la souveraineté numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boccon-Gibod, T. &amp; Mathieu, A., (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monnaie, démocratie et souveraineté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Bord de l’eau, 2022, 9782356878618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation sociale, ou comment transformer la sociabilité dans les contextes de transition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la sociabilité. Un idéal moderne dans le contexte de la postmodernité en état d’urgence sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03793930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filosofia e innovazione, o filosofia dell'innovazione?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AA.VV., Innovazione\i. Innovazione politica e sociale. Teorie, politiche, immaginari,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guida editori, pp.37-63, 2021, 9788868667535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03731704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie du soin à l'ère de la normativité technologique de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité, corporéité et objets connectés. Regards croisés sur le design et les devenirs de l’interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovazione e storia, una critica filosofica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Palazzi; Giovan Giuseppe Monti; Pierluigi Ametrano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovazione/i. Percorsi per una strategia multidisciplinare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guida editori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-57, 2019, 9788868666057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03735949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au livre de Pamphile Biyoghé, Francis Fukuyama : solitude, singularité et pertinence au-delà de la trahison par la postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Fukuyama : solitude, singularité et pertinence au-delà de la trahison par la postérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Cheikh Anta Diop, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de MACHIAVEL. OMBRES ET LUMIERES DU POLITIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavel. Ombres et lumières du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment assumer l'inconsistance du réel ? Penser avec Arendt la crise de l'autorité politique moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kostas Nassikas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Autorité et force du dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, p. 161-179, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « science nouvelle » pour ranimer le politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conjard, A., Gros, S., Gwiadzinszki, L., Martin-Juchat, F., Ménissier T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier de l’imaginaire. Jouer l’action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Elya, p. 141-166, 2015, 9791091336062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'antimachiavélisme de Pierre Manent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Ligio, G., Holeindre, J.-V., Mahoney, D.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Politique et l’âme. Autour de Pierre Manent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-224, 2014, 978-2-271-08199-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination et libre responsabilité. Une réflexion biopolitique à partir de la pandémie grippale de l’hiver 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Adam, Lise Revol-Marzouk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Contamination. Lieux symboliques et espaces imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-264, 2012, 978-2-8124-0631-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : La faillite du Léviathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La liberté des contemporains Pourquoi il faut rénover la République</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités réactionnaires. L’usage paradoxal de l’Antiquité chez Hannah Arendt et Leo Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chabot, J.-L., Ferrand, J., Mathieu, M. (dir.), Les représentations de l’Antiquité dans la pensée européenne moderne et contemporaine, Paris, L’Harmattan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Machiavel ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machiavel ou La politique du centaure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Hermann, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité dans les Essais de Montaigne : nature et limite de la relation d'obéissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne, « Les Cahiers d’Histoire de la philosophie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État moderne et l'institution de la séparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Vincent Holeindre et Benoît Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La démocratie. Histoire, théories, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Sciences Humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-42, 2010, 9782912601988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filangieri, le « chaînon manquant » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferrone, Vincenzo, La politique des Lumières. Constitutionnalisme, républicanisme, Droits de l’homme, le cas Filangieri, traduction de La società giusta ed equa. Repubblicanesimo e diritti dell’uomo in Gaetano Filangieri (Rome-Bari, 2003), Paris, L’Harmattan, « La Librairie des Humanités », 2009, p. I-V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer la liberté ? Benjamin Constant et la &amp;quot;liberté des modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Kévorkian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire critique du libéralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses Marketing, pp.110-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00430498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individu et action collective chez Robert Damien. L'institution du républicanisme bibliothécaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dagognet, F., Beaune, J.-C., Chazal, G., et Parrochia, D., (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forme de la bibliothèque. Sur l'oeuvre de Robert Damien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Faculté de philosophie de l’Université Jean Moulin Lyon 3,Série Colloque, p. 97-114, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animalité comme limite et comme horizon pour la condition humaine selon Hannah Arendt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Guichet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages politiques de l'animalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 223-252, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liberté civique est-elle encore possible ? Pour ôter le masque d'une nouvelle servitude [Républicanisme et lobbying]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique des nouvelles servitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.145-170, 2007, Intervention philosophique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00447941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des Monarchomaques dans le débat sur les relations d’obéissance au XVIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mellet, P.-A., (dir.), Et de sa bouche sortait un glaive. Les Monarchomaques au XVIème siècle, Cahiers d’Humanisme et Renaissance, n°75, Genève, Droz, 2006, p. 15-30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monarchia de Dante : de l'idée médiévale d'empire à la citoyenneté universelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Ménissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée d'empire dans la pensée politique, historique, juridique et philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.81-96, 2006, La Librairie des Humanités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">République, ordre collectif et liberté civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Gaille-Nikodimov et Thierry Ménissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Machiavel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151-191, 2006, 9782729823528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de la férocité et démocratie sauvage. Animalité et politique selon Machiavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gontier, T., (dir.), Animal et animalité dans la philosophie à la Renaissance et à l’âge classique, Louvain-Paris, Peeters, 2005, p. 209-229.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du serment au contrat dans la pensée des Monarchomaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cléro, J.-P., et Ménissier, T., dir., L’idée de contrat social. Genèse et crise d’un modèle philosophique, Paris, Ellipses Marketing, collection « Philo », 2004, p. 15-33.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01674462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations quantiques 2050 - Les récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair A Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Balestro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Whitney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05021403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre les Conventions citoyennes pour le climat encore plus démocratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Gougou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05161021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tech for good » : quelle théorie de la justice pour les sociétés innovantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01824771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on réinventer technologiquement la confiance ? La blockchain ou les ambiguïtés de la transaction dématérialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.93693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01824530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corruption : repenser les fondements du fléau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les consultations populaires peuvent régénérer les passions citoyennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01664584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La passion de la gloire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01665511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler Imaginaires, Sciences participatives et innovations technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les risques socio-éthiques engendrés par les technologies numériques grâce à une échelle de maturité éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un ministère de l’intelligence artificielle. Tribune dans &amp;quot;Libération&amp;quot;, 7 août</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bertolucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04721333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs de reconnaissance faciale : une réalité socio-technique en développement, un enjeu pour les libertés publiques et privées, un défi pour l’éthique de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395401v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation et communication ou l'art de travailler ensemble autrement : l'expérimentation Org'impro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Martin-Juchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de &amp;quot;Psychologie du Bien et du Mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01663812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan scientifique chaire éthique-IA MIAI UGA 2019-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Grenoble Alpes. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corruzione come fenomeno politico, etico e filosofico : Prima parte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Corso di laurea triennale di Scienze Politiche e dell’Amministrazione, Trieste (Italy), Italy. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corruzione come fenomeno politico, etico e filosofico : Seconda parte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ménissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Corso di laurea triennale in Scienze Politiche e dell’Amministrazione, Trieste (Italy), France. 2023, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBBE2EF4"/>
+    <w:nsid w:val="0D9378CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-menissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9729-8138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050657135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miai.univ-grenoble-alpes.fr//research/chairs/ai-society/ethics-ai-849815.kjsp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miai.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quantalps.univ-grenoble-alpes.fr/tiqua/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250946v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2025.1047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04523195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Davat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2024.1327711" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berns" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dilhac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Favier-Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15078-7.p.0011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29961" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1416/103436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2234" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2022.3182938" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03731659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13347-022-00563-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2208" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556386v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.406.0027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cezon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Merle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pepin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Penaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Pison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.08.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0067" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664580v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.08.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995927v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.813" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659731v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v42i42.48333" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661672v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.091.0045" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.045.0035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653237v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.944.0671" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652821v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.094.0951" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653220v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.595.0873" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.113.0115" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04358102v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.029.0009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380524v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663553v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.020.0113" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.009.0019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.033.0289" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663554v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laudier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.008.0007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.007.0119" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663551v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.013.0211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674458v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674457v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594426v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367576v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074868v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035839v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367580v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750690v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719328v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735660v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495018v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719649v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Ichiba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549149v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710230v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717700v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benlaksira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonifas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devillaine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Claudia Dur&#225;n C&#225;rdenas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725141v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480609v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229654v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480422v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280316v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229165v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482079v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796455v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745574v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229417v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796477v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745083v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745596v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481791v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745119v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337300v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372648v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371889v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460366v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108776v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02309141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398215v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659880v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660792v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659738v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653661v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664615v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660776v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653331v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660769v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682170v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661892v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653317v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653324v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663880v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661866v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665509v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663882v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661870v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665510v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665006v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665864v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420172v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arienzo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Colloca" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario D&#8217;agata" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/metamorphoses-de-la-sociabilite/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873645v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873635v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881417v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247802v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Conjard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gros" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/latelier-de-limaginaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985680v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anthraclaste" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562365v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587484v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015866v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015856v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?GCOI=74530100089990" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124958v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186689v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480339v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746201v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793930v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03731704v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937246v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735949v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidaeditori.it/prodotto/innovazionei-percorsi-per-una-strategia-multidisciplinare-2/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665050v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653716v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652848v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341724v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653230v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/philosophie-et-histoire-des-idees/6917-la-politique-et-l-ame-sous-la-direction-de-giulio-de-ligio-jean-vincent-holeindre-et-daniel-j-mahoney.html" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653244v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1077&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660810v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660781v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653248v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/la-democratie_fr-386.htm" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663736v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660808v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430498v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665452v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674456v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380490v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447941v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674463v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380493v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653671v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=5373" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674548v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674462v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021403v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A Abbott" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lam" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whitney" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161021v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824771v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824530v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934912v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Galateau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Farinetti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.172.0245" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934950v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.163.0409" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934962v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Glon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.143.0395" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935461v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.131.0079" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664584v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665511v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338482v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Favreau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Baillargeon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ange" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090891v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721333v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395401v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846175v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682121v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663812v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066054v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481731v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481750v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-menissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9729-8138" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050657135" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=eZqtrkcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miai.univ-grenoble-alpes.fr//research/chairs/ai-society/ethics-ai-849815.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miai.univ-grenoble-alpes.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://quantalps.univ-grenoble-alpes.fr/tiqua/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05626009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.061.0035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mte.2025.1047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04523195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Davat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2024.1327711" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04591605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04114641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.29961" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04167739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berns" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dilhac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Favier-Baron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15078-7.p.0011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2234" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03629378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1416/103436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03769931v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2022.3182938" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550924v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672104v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03731659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13347-022-00563-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03583065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2208" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.406.0027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556365v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672085v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552289v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Merle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pepin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Penaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M. Pison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2020.08.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02552124v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cezon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.3795" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664580v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2017.08.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rcompro.vi4.813" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Galateau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouhassoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgana Farinetti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.172.0245" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v42i42.48333" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.091.0045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934950v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Girard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.163.0409" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tumu.045.0035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661881v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta Dumitru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.153.0401" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Glon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.143.0395" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653695v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935461v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.131.0079" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652842v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674454v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.944.0671" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.094.0951" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652811v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.595.0873" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653698v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.113.0115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380522v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04358102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.029.0009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380524v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.020.0113" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.009.0019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653674v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.033.0289" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.007.0119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laudier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.008.0007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663551v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.013.0211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674461v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674460v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674458v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568674v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473468v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586801v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367585v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035848v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035820v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990942v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745081v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Ichiba" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04735660v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697749v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710285v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benlaksira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonifas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Devillaine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Claudia Dur&#225;n C&#225;rdenas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725141v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04524254v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480609v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237248v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480422v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229165v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480778v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482079v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495020v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796477v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229417v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796455v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745574v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745596v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481791v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745106v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745083v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745119v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04749332v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372648v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03460366v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03264927v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745655v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164702v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02309141v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108776v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398215v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659880v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659882v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660792v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659738v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664615v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653331v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660776v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682170v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653324v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682136v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663880v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661866v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660827v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663882v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661870v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665510v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665006v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665864v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05420172v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909810v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Arienzo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Colloca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario D&#8217;agata" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/metamorphoses-de-la-sociabilite/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214279v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873635v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881417v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gwiazdzinski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Conjard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gros" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elyascop.fr/catalogue/collections/linnovation-autrement/latelier-de-limaginaire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985680v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Anthraclaste" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Audi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355217v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562365v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587484v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05450754v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?GCOI=74530100089990" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015856v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474122v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124958v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04186689v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04480339v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746201v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793930v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03731704v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937246v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735949v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.guidaeditori.it/prodotto/innovazionei-percorsi-per-una-strategia-multidisciplinare-2/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653716v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665050v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652848v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341724v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653230v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/philosophie-et-histoire-des-idees/6917-la-politique-et-l-ame-sous-la-direction-de-giulio-de-ligio-jean-vincent-holeindre-et-daniel-j-mahoney.html" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653244v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=1077&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660810v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660781v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660808v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663736v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653248v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/la-democratie_fr-386.htm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665452v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430498v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674456v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380490v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00447941v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674463v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380493v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653671v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=5373" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674548v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674462v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05021403v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair A Abbott" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Balestro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lam" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whitney" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161021v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824771v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824530v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660801v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664584v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665511v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338482v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Favreau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Baillargeon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ange" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Forest" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090891v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721333v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395401v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01846175v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682121v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663812v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066054v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481731v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481750v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>