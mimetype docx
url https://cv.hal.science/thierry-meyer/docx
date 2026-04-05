--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Meyer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0073-4931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030706467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Parisien de Psychologie Sociale (LAPPS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric personal mobility device driver behaviors, their antecedents and consequences: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Malola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.274-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2023.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative and Longitudinal Study on the Impact of Telework in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.8731. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14148731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting a hand sanitizer by persuasive messages: moving bottle and background color as approach and avoidance cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Pechpeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kolanska-Stronka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (30), pp.26187-26199. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-022-03632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Antecedents of the Intention to Open the Windows at Home and Exposure to a Ventilation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.872626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Foods and Poor Food-Handling Practices to the Burden of Foodborne Infectious Diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1644. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picture-based persuasion in advertising: the impact of attractive pictures on verbal ad's content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.00 - 00. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2016-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of speed-enforcement warning messages among young drivers: Influence of automatic versus human speed enforcement in a known or unknown location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, p. 177-194. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-affirmation, Political Values Congruence, and Support for Refugees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (7), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (38), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect intensity and softness tactile preferences: An experimental approach to arousal regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.120-123. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Jean-Pierre Deconchy (1934-2014), psychologie sociale des croyances et des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalini Dargentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (541), pp. 63-68. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.541.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the vibroacoustic behavior of a submerged shell with non-axisymmetric internal substructures by a condensed transfer function method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maxit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Leissing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.260-276. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect intensity and softness tactile preferences: An experimental approach to arousal regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When face engulfs the field: differential effects of visual quality levels in print ads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2015-1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about the Strauss-Kahn Case in France and Germany: Political Orientation and Sexual Aggression Myths as Local versus Global Predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Helmke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Renée Kobusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas H Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimistic planning fallacy when searching information on the Web: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer preference for tactile softness: A question of affect intensity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror Management and Biculturalism: When the Salience of Cultural Duality Affects Worldview Defense in the Face of Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1016-9040/a000111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching Information on the Web and Planning Fallacy: A Pilot Investigation of Pessimistic Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.103-109. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror management & biculturalism: When the salience of cultural duality affects worldview defense in the face of death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do threatening messages change intentions to give up tobacco smoking? The role of argument framing and pictures of a healthy mouth versus an unhealthy mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2104-2122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic measures and sensory consumer tests: When emotional experience and feeling-based judgments account for preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Priming and Self-Efficacy: Independent Contributions to Motor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (2), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.108.2.383-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of priming cooperation or individualism on a collective and interdependent task: Changeover speed in the 4x100m relay race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.380-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconscious goal pursuit and self-efficacy: independent contributions to motor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me: When self-construals predict stereotype priming effects on intellectual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blonde Like Me: When Self-Construals Moderate Stereotype Priming Effects on Intellectual Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.751. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse : effet de l'amorçage d'un contexte de perte de contrôle sur les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of primes and conscious behavioral goals : the case of a motor task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (12), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compatibility between conscious goal and nonconscious priming on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est... contagieuse : effets de l'amorçage d'un contexte de manque de contrôle sur les performances et les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 489 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.489.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et activation de stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité externe et méthode expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.209-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'activation de stéréotypes sur le comportement: Une application en contexte sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie Dit Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoefficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Hors-Série : Autour de l'œuvre d'Albert Bandura, pp.116-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances et élaboration défensive de l'information sur le risque : application à la lecture d'un message sur le S.I.D.A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances sur le risque (SIDA) et traitement défensif de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.40-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des variables observées aux variables manipulées : un cas particulier de l'opérationnisme multiple ou convergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, la mesure en psychologie (dir. A. Flieller)La mesure en psychologie, 55 (6), pp.583-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les effets des campagnes de sécurité routière en Europe : quels indices et quels plans de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (3) (453; N°Spécial Psychologie du Travail et des Organisations (dir. Cl. Lemoine)), pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de traitement heuristique-systématique de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1000 (3), pp.527-563. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2000.28658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéficier plus qu'Autrui des messages de prévention et échapper plus qu'Autrui aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un instrument d'analyse : l'optimisme comparatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39, pp 100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and driving experience among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), pp.373-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and young drivers&apos; decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), p373-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of answers to questions about a text and knowledge about cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité subjective à l'influence des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26, pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective importance of goal and reactions to waiting in line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 134 (6), pp.819-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer l'homme à la machine et la machine à l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 106, pp.92-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of environmental information and causal attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10 (2), pp.181-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological framing and fewer recommendations improve adherence to protective behaviors against endocrine-disrupting chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST International Congress of Applied Psychology (ICAP2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international association of applied psychology (IAAP), Jul 2026, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do French teleworkers say about the evolution of their work activity? Comparing interviews during two phases of the covid-19 pandemic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et incidences des nouvelles organisations flexibles de travail (flexoffice – télétravail) sur les pratiques professionnelles individuelles et collectives et la santé des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Junior Colloque RPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPTO, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale à l'Université Paris Nanterre : Frise chronologique 1964-2024, formes institutionnelles, polydoxies et orthodoxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Conférence Internationale sur l’Histoire de la Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, adrips; psy-drepi. Laboratoire Dynamiques Relationnelles et Processus Identitaires, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morality and intergroup jugdments among heavy truck drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gheorghiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Traffic and Transport Psychology (ICTTP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE SWEDISH NATIONAL ROAD AND TRANSPORT RESEARCH INSTITUTE (VTI); SAFER Vehicle and Traffic Safety Centre at Chalmers, Aug 2022, Gothenburg (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet meilleur que la moyenne et respect des gestes barrières au Québec et en France : modération selon le niveau d'autodétermination et les motivations sociales fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussard Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondel Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallières Evelyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour le Développement de la Recherche Internationale en Psychologie Sociale, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les télétravailleurs en confinement contraint sur leur activité de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de psychologie sociale de la communication : De la communication interpersonnelle aux interactions virtuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et évaluation de textiles : L’effet modérateur du niveau d’accès à l’information tactile et du type de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation subjective du bonheur : validation psychométrique et normativité psychosociale de l'expression publique du bonheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Parties Prenantes : Communication et valorisation des travaux et expertises de l’Agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Anses, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel choice as an interdependent task: social mindfulness and choice architecture in flight booking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Traffic and Transport Psychology (ICTTP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queensland University of Technology, Aug 2016, Brisbane, Australia. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intention au changement. Apports et limites des modèles psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Prévention et de la Santé Publique. Colloque Scientifique : Que peuvent apporter les théories du changement de comportement au champ de la prévention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPES/Agence Santé Publique France. Paris, Université René Descartes, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et se laver les mains: effets sur l’attribution de culpabilité et de responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krahé Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Internationale de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger par procuration, manger par compensation ? L’effet modérateur d’une communication publicitaire vs. une communication préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are transportation choices mindless? External cueing of habits and mindfulness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your ad more persuasive when it is easier to process? The interplay of visual perceptual fluency and ad’s content on ad’s effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCBR European Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Franfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you tempted by the Seychelles? Pictures as strong arguments in print ads processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Annual American Business Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near and distal time perspective in health, environment and consumer decision making: Moderation of affect and habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Psychologie de l'Université de Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences sensorielles et intensité de l’affect: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de conférences de l’association Sens&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic Measures and Sensory Consumer Tests: When Emotional Experience and Feeling-Based Judgments Account For Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural intention and motivation to protect among young drivers faced to human versus automatic road speed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, confiance en soi et auto-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance, journée thématique d'Ergonomie IDF, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product tactile properties speak to persons experiencing more intensively emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gerritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Materials and Sensations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of stimulation context on consumer tactile sensory preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Academy of Marketing Conference, People, Place and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bournemouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité de l’affect et préférences sensorielles: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you stimulated enough in a car?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Pangborn Sensory Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluence visuelle et orientation argumentative d’un message publicitaire : la difficulté à lire entraîne-t-elle une plus grande ou moins grande intention d’achat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque International de Psychologie Sociale de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are personality and psychosocial approaches useful to understand consumer’s typologies in sensory preferences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Sensory Consumer Science of Food and Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, non précisé, 2005, H/U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, non précisé, 2002, Cursus/Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition motivée : quand la motivation impacte le traitement de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carré, Philippe; Fenouillet, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand traité de psychologie de la motivation : Théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.227-246, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication réelle et virtuelle : nouvelles perspectives en psychologie sociale de la communication (et du langage.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-431-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail en confinement contraint : le point de vue des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La digitalisation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-78405-823-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telework in Lockdown: The Employee Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119988434.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; Jean-Michel Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Paris Nanterre, pp 605-612, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des facteurs psychosociaux aux ressources cognitives, émotionnelles et motivationnelles : contribution au gradient social dans le domaine de l’alimentation et de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, pp.709-725, 2014, Collection Expertise Collective, 978-2-85598-914-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-142, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ionescu &amp; A. Blanchet; vol. M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau cours de psychologie. Vol. Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.263-286, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and risk taking among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Rothengatter &amp; R. D. Huguenin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic and Transport Psychology : Theory and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.135-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la source doute : le rôle de l'implication personnelle et du cadrage des arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.256-265, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation, Communication des risques et changement d'attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; Fabien Fenouillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, non précisé, 2002, 978-2-10-051583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale : Informer sur les risques et rétablir la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais cognitifs dans la communication des risques et les interventions : applications à l’exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque accidents impliquant une trottinette électrique : effet de la prise de perspective sur l’évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902506v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterEDP : Interactions entre usagers d'Engins de Déplacement Personnel (EDP) avec les piétons, cycliste et/ou automobilistes. Rapport de recherche Direction de la Sécurité Routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel; Université Paris Nanterre. 2023, p 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et Flex office : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, Flex office, Co-Working : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et dynamique de la confiance dans les alertes et les assistances à la conduite (ADAAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassaagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Valot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAB accidentologie biomécanique comportement humain. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques du jugement social, motivation au contrôle et traitement de l'information sur le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris X Nanterre, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02346173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Meyer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0073-4931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030706467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Parisien de Psychologie Sociale (LAPPS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric personal mobility device driver behaviors, their antecedents and consequences: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Malola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.274-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2023.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting a hand sanitizer by persuasive messages: moving bottle and background color as approach and avoidance cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Pechpeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kolanska-Stronka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (30), pp.26187-26199. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-022-03632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Antecedents of the Intention to Open the Windows at Home and Exposure to a Ventilation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.872626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative and Longitudinal Study on the Impact of Telework in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.8731. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14148731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Foods and Poor Food-Handling Practices to the Burden of Foodborne Infectious Diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1644. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picture-based persuasion in advertising: the impact of attractive pictures on verbal ad's content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.00 - 00. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2016-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of speed-enforcement warning messages among young drivers: Influence of automatic versus human speed enforcement in a known or unknown location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, p. 177-194. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-affirmation, Political Values Congruence, and Support for Refugees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (7), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (38), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Jean-Pierre Deconchy (1934-2014), psychologie sociale des croyances et des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalini Dargentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (541), pp. 63-68. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.541.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the vibroacoustic behavior of a submerged shell with non-axisymmetric internal substructures by a condensed transfer function method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maxit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Leissing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.260-276. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect intensity and softness tactile preferences: An experimental approach to arousal regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When face engulfs the field: differential effects of visual quality levels in print ads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2015-1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about the Strauss-Kahn Case in France and Germany: Political Orientation and Sexual Aggression Myths as Local versus Global Predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Helmke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Renée Kobusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas H Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer preference for tactile softness: A question of affect intensity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror Management and Biculturalism: When the Salience of Cultural Duality Affects Worldview Defense in the Face of Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1016-9040/a000111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimistic planning fallacy when searching information on the Web: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching Information on the Web and Planning Fallacy: A Pilot Investigation of Pessimistic Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.103-109. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror management & biculturalism: When the salience of cultural duality affects worldview defense in the face of death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do threatening messages change intentions to give up tobacco smoking? The role of argument framing and pictures of a healthy mouth versus an unhealthy mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2104-2122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic measures and sensory consumer tests: When emotional experience and feeling-based judgments account for preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of priming cooperation or individualism on a collective and interdependent task: Changeover speed in the 4x100m relay race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.380-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconscious goal pursuit and self-efficacy: independent contributions to motor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Priming and Self-Efficacy: Independent Contributions to Motor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (2), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.108.2.383-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me: When self-construals predict stereotype priming effects on intellectual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blonde Like Me: When Self-Construals Moderate Stereotype Priming Effects on Intellectual Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.751. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of primes and conscious behavioral goals : the case of a motor task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (12), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est... contagieuse : effets de l'amorçage d'un contexte de manque de contrôle sur les performances et les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 489 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.489.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compatibility between conscious goal and nonconscious priming on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse : effet de l'amorçage d'un contexte de perte de contrôle sur les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et activation de stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité externe et méthode expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.209-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'activation de stéréotypes sur le comportement: Une application en contexte sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie Dit Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoefficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Hors-Série : Autour de l'œuvre d'Albert Bandura, pp.116-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances et élaboration défensive de l'information sur le risque : application à la lecture d'un message sur le S.I.D.A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances sur le risque (SIDA) et traitement défensif de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.40-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des variables observées aux variables manipulées : un cas particulier de l'opérationnisme multiple ou convergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, la mesure en psychologie (dir. A. Flieller)La mesure en psychologie, 55 (6), pp.583-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les effets des campagnes de sécurité routière en Europe : quels indices et quels plans de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (3) (453; N°Spécial Psychologie du Travail et des Organisations (dir. Cl. Lemoine)), pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéficier plus qu'Autrui des messages de prévention et échapper plus qu'Autrui aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de traitement heuristique-systématique de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1000 (3), pp.527-563. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2000.28658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un instrument d'analyse : l'optimisme comparatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39, pp 100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and driving experience among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), pp.373-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and young drivers&apos; decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), p373-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of answers to questions about a text and knowledge about cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité subjective à l'influence des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26, pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective importance of goal and reactions to waiting in line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 134 (6), pp.819-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer l'homme à la machine et la machine à l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 106, pp.92-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of environmental information and causal attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10 (2), pp.181-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological framing and fewer recommendations improve adherence to protective behaviors against endocrine-disrupting chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST International Congress of Applied Psychology (ICAP2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international association of applied psychology (IAAP), Jul 2026, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morality and intergroup jugdments among heavy truck drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gheorghiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Traffic and Transport Psychology (ICTTP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE SWEDISH NATIONAL ROAD AND TRANSPORT RESEARCH INSTITUTE (VTI); SAFER Vehicle and Traffic Safety Centre at Chalmers, Aug 2022, Gothenburg (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale à l'Université Paris Nanterre : Frise chronologique 1964-2024, formes institutionnelles, polydoxies et orthodoxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Conférence Internationale sur l’Histoire de la Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, adrips; psy-drepi. Laboratoire Dynamiques Relationnelles et Processus Identitaires, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet meilleur que la moyenne et respect des gestes barrières au Québec et en France : modération selon le niveau d'autodétermination et les motivations sociales fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussard Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondel Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallières Evelyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour le Développement de la Recherche Internationale en Psychologie Sociale, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do French teleworkers say about the evolution of their work activity? Comparing interviews during two phases of the covid-19 pandemic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et incidences des nouvelles organisations flexibles de travail (flexoffice – télétravail) sur les pratiques professionnelles individuelles et collectives et la santé des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Junior Colloque RPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPTO, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les télétravailleurs en confinement contraint sur leur activité de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de psychologie sociale de la communication : De la communication interpersonnelle aux interactions virtuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et évaluation de textiles : L’effet modérateur du niveau d’accès à l’information tactile et du type de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation subjective du bonheur : validation psychométrique et normativité psychosociale de l'expression publique du bonheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Parties Prenantes : Communication et valorisation des travaux et expertises de l’Agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Anses, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel choice as an interdependent task: social mindfulness and choice architecture in flight booking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Traffic and Transport Psychology (ICTTP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queensland University of Technology, Aug 2016, Brisbane, Australia. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intention au changement. Apports et limites des modèles psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Prévention et de la Santé Publique. Colloque Scientifique : Que peuvent apporter les théories du changement de comportement au champ de la prévention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPES/Agence Santé Publique France. Paris, Université René Descartes, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are transportation choices mindless? External cueing of habits and mindfulness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et se laver les mains: effets sur l’attribution de culpabilité et de responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krahé Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Internationale de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger par procuration, manger par compensation ? L’effet modérateur d’une communication publicitaire vs. une communication préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you tempted by the Seychelles? Pictures as strong arguments in print ads processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Annual American Business Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your ad more persuasive when it is easier to process? The interplay of visual perceptual fluency and ad’s content on ad’s effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCBR European Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Franfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences sensorielles et intensité de l’affect: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de conférences de l’association Sens&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near and distal time perspective in health, environment and consumer decision making: Moderation of affect and habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Psychologie de l'Université de Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural intention and motivation to protect among young drivers faced to human versus automatic road speed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic Measures and Sensory Consumer Tests: When Emotional Experience and Feeling-Based Judgments Account For Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, confiance en soi et auto-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance, journée thématique d'Ergonomie IDF, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product tactile properties speak to persons experiencing more intensively emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gerritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Materials and Sensations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of stimulation context on consumer tactile sensory preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Academy of Marketing Conference, People, Place and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bournemouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité de l’affect et préférences sensorielles: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you stimulated enough in a car?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Pangborn Sensory Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluence visuelle et orientation argumentative d’un message publicitaire : la difficulté à lire entraîne-t-elle une plus grande ou moins grande intention d’achat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque International de Psychologie Sociale de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are personality and psychosocial approaches useful to understand consumer’s typologies in sensory preferences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Sensory Consumer Science of Food and Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, non précisé, 2005, H/U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, non précisé, 2002, Cursus/Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition motivée : quand la motivation impacte le traitement de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carré, Philippe; Fenouillet, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand traité de psychologie de la motivation : Théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.227-246, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication réelle et virtuelle : nouvelles perspectives en psychologie sociale de la communication (et du langage.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-431-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail en confinement contraint : le point de vue des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La digitalisation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-78405-823-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telework in Lockdown: The Employee Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119988434.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; Jean-Michel Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Paris Nanterre, pp 605-612, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des facteurs psychosociaux aux ressources cognitives, émotionnelles et motivationnelles : contribution au gradient social dans le domaine de l’alimentation et de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, pp.709-725, 2014, Collection Expertise Collective, 978-2-85598-914-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-142, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ionescu &amp; A. Blanchet; vol. M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau cours de psychologie. Vol. Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.263-286, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and risk taking among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Rothengatter &amp; R. D. Huguenin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic and Transport Psychology : Theory and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.135-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la source doute : le rôle de l'implication personnelle et du cadrage des arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.256-265, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation, Communication des risques et changement d'attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; Fabien Fenouillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, non précisé, 2002, 978-2-10-051583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale : Informer sur les risques et rétablir la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais cognitifs dans la communication des risques et les interventions : applications à l’exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque accidents impliquant une trottinette électrique : effet de la prise de perspective sur l’évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902506v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterEDP : Interactions entre usagers d'Engins de Déplacement Personnel (EDP) avec les piétons, cycliste et/ou automobilistes. Rapport de recherche Direction de la Sécurité Routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel; Université Paris Nanterre. 2023, p 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et Flex office : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, Flex office, Co-Working : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et dynamique de la confiance dans les alertes et les assistances à la conduite (ADAAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassaagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Valot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAB accidentologie biomécanique comportement humain. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques du jugement social, motivation au contrôle et traitement de l'information sur le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris X Nanterre, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02346173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D03BA043"/>
+    <w:nsid w:val="8E74E1D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-meyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0073-4931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030706467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2023.07.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kolanska-Stronka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03632-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.872626" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-07-2018-2765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2016-1691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.01.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905698v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nicod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.04.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P3F4J8H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.01.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508112v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guyader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leissing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.030" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2015-1284" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473258v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Helmke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ren&#233;e Kobusch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H Rees" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bohner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053085v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves Portelinha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Verlhiac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hutchison" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000111" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.12.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT9M4CWS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052740v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapp&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.108.2.383-391" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052700v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gherson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352809v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052691v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2007.06.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352810v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052935v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052731v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGQH20H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352812v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.489.0195" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie Dit Dinard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.02.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ5KT3F0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01610010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352823v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28658" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746294v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352826v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354053v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354055v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258515v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281612v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gheorghiu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussard L&#233;o" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Emeline" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valli&#232;res Evelyne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770253v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Clavreul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905263v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389771v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905250v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770308v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krah&#233; Barbara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770266v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraudeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892898v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783135v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058085v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783190v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerritsen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783225v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783253v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783269v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783285v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783294v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354061v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311626537-les-grands-quartiers-d-affaires-l-heure-des-choix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04790887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262076v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258317v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119988434.ch5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122566v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030240v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354064v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354065v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354067v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281449v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281525v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902506v4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277769v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258553v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629912v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassaagi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moessinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02346173v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-meyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0073-4931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030706467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2023.07.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kolanska-Stronka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03632-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.872626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-07-2018-2765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2016-1691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.01.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.01.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guyader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leissing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nicod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2015-1284" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Helmke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ren&#233;e Kobusch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H Rees" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bohner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves Portelinha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Verlhiac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hutchison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000111" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT9M4CWS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapp&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gherson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.108.2.383-391" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2007.06.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGQH20H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.489.0195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie Dit Dinard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.02.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ5KT3F0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01610010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28658" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354060v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gheorghiu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussard L&#233;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Emeline" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valli&#232;res Evelyne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770253v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Clavreul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935949v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892898v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krah&#233; Barbara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraudeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058078v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783190v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerritsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783294v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273318v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258414v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311626537-les-grands-quartiers-d-affaires-l-heure-des-choix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04790887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262076v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119988434.ch5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122566v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030240v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744351v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354063v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281449v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281525v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902506v4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277769v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258553v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629912v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassaagi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moessinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02346173v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>