--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Meyer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0073-4931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030706467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Parisien de Psychologie Sociale (LAPPS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric personal mobility device driver behaviors, their antecedents and consequences: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Malola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.274-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2023.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting a hand sanitizer by persuasive messages: moving bottle and background color as approach and avoidance cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Pechpeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kolanska-Stronka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (30), pp.26187-26199. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-022-03632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Antecedents of the Intention to Open the Windows at Home and Exposure to a Ventilation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.872626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative and Longitudinal Study on the Impact of Telework in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.8731. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14148731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Foods and Poor Food-Handling Practices to the Burden of Foodborne Infectious Diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1644. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picture-based persuasion in advertising: the impact of attractive pictures on verbal ad's content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.00 - 00. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2016-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of speed-enforcement warning messages among young drivers: Influence of automatic versus human speed enforcement in a known or unknown location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, p. 177-194. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-affirmation, Political Values Congruence, and Support for Refugees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (7), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (38), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Jean-Pierre Deconchy (1934-2014), psychologie sociale des croyances et des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalini Dargentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (541), pp. 63-68. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.541.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the vibroacoustic behavior of a submerged shell with non-axisymmetric internal substructures by a condensed transfer function method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maxit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Leissing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.260-276. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect intensity and softness tactile preferences: An experimental approach to arousal regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When face engulfs the field: differential effects of visual quality levels in print ads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2015-1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about the Strauss-Kahn Case in France and Germany: Political Orientation and Sexual Aggression Myths as Local versus Global Predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Helmke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Renée Kobusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas H Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer preference for tactile softness: A question of affect intensity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror Management and Biculturalism: When the Salience of Cultural Duality Affects Worldview Defense in the Face of Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1016-9040/a000111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimistic planning fallacy when searching information on the Web: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching Information on the Web and Planning Fallacy: A Pilot Investigation of Pessimistic Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.103-109. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror management & biculturalism: When the salience of cultural duality affects worldview defense in the face of death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do threatening messages change intentions to give up tobacco smoking? The role of argument framing and pictures of a healthy mouth versus an unhealthy mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2104-2122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic measures and sensory consumer tests: When emotional experience and feeling-based judgments account for preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of priming cooperation or individualism on a collective and interdependent task: Changeover speed in the 4x100m relay race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.380-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconscious goal pursuit and self-efficacy: independent contributions to motor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Priming and Self-Efficacy: Independent Contributions to Motor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (2), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.108.2.383-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me: When self-construals predict stereotype priming effects on intellectual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blonde Like Me: When Self-Construals Moderate Stereotype Priming Effects on Intellectual Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.751. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of primes and conscious behavioral goals : the case of a motor task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (12), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est... contagieuse : effets de l'amorçage d'un contexte de manque de contrôle sur les performances et les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 489 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.489.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compatibility between conscious goal and nonconscious priming on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse : effet de l'amorçage d'un contexte de perte de contrôle sur les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et activation de stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité externe et méthode expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.209-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'activation de stéréotypes sur le comportement: Une application en contexte sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie Dit Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoefficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Hors-Série : Autour de l'œuvre d'Albert Bandura, pp.116-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances et élaboration défensive de l'information sur le risque : application à la lecture d'un message sur le S.I.D.A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances sur le risque (SIDA) et traitement défensif de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.40-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des variables observées aux variables manipulées : un cas particulier de l'opérationnisme multiple ou convergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, la mesure en psychologie (dir. A. Flieller)La mesure en psychologie, 55 (6), pp.583-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les effets des campagnes de sécurité routière en Europe : quels indices et quels plans de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (3) (453; N°Spécial Psychologie du Travail et des Organisations (dir. Cl. Lemoine)), pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéficier plus qu'Autrui des messages de prévention et échapper plus qu'Autrui aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de traitement heuristique-systématique de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1000 (3), pp.527-563. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2000.28658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un instrument d'analyse : l'optimisme comparatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39, pp 100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and driving experience among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), pp.373-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and young drivers&apos; decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), p373-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of answers to questions about a text and knowledge about cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité subjective à l'influence des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26, pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective importance of goal and reactions to waiting in line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 134 (6), pp.819-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer l'homme à la machine et la machine à l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 106, pp.92-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of environmental information and causal attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10 (2), pp.181-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological framing and fewer recommendations improve adherence to protective behaviors against endocrine-disrupting chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST International Congress of Applied Psychology (ICAP2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international association of applied psychology (IAAP), Jul 2026, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morality and intergroup jugdments among heavy truck drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gheorghiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Traffic and Transport Psychology (ICTTP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE SWEDISH NATIONAL ROAD AND TRANSPORT RESEARCH INSTITUTE (VTI); SAFER Vehicle and Traffic Safety Centre at Chalmers, Aug 2022, Gothenburg (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale à l'Université Paris Nanterre : Frise chronologique 1964-2024, formes institutionnelles, polydoxies et orthodoxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Conférence Internationale sur l’Histoire de la Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, adrips; psy-drepi. Laboratoire Dynamiques Relationnelles et Processus Identitaires, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet meilleur que la moyenne et respect des gestes barrières au Québec et en France : modération selon le niveau d'autodétermination et les motivations sociales fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussard Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondel Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallières Evelyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour le Développement de la Recherche Internationale en Psychologie Sociale, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do French teleworkers say about the evolution of their work activity? Comparing interviews during two phases of the covid-19 pandemic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et incidences des nouvelles organisations flexibles de travail (flexoffice – télétravail) sur les pratiques professionnelles individuelles et collectives et la santé des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Junior Colloque RPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPTO, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les télétravailleurs en confinement contraint sur leur activité de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de psychologie sociale de la communication : De la communication interpersonnelle aux interactions virtuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et évaluation de textiles : L’effet modérateur du niveau d’accès à l’information tactile et du type de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation subjective du bonheur : validation psychométrique et normativité psychosociale de l'expression publique du bonheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Parties Prenantes : Communication et valorisation des travaux et expertises de l’Agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Anses, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel choice as an interdependent task: social mindfulness and choice architecture in flight booking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Traffic and Transport Psychology (ICTTP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queensland University of Technology, Aug 2016, Brisbane, Australia. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intention au changement. Apports et limites des modèles psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Prévention et de la Santé Publique. Colloque Scientifique : Que peuvent apporter les théories du changement de comportement au champ de la prévention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPES/Agence Santé Publique France. Paris, Université René Descartes, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are transportation choices mindless? External cueing of habits and mindfulness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et se laver les mains: effets sur l’attribution de culpabilité et de responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krahé Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Internationale de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger par procuration, manger par compensation ? L’effet modérateur d’une communication publicitaire vs. une communication préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you tempted by the Seychelles? Pictures as strong arguments in print ads processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Annual American Business Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your ad more persuasive when it is easier to process? The interplay of visual perceptual fluency and ad’s content on ad’s effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCBR European Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Franfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences sensorielles et intensité de l’affect: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de conférences de l’association Sens&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near and distal time perspective in health, environment and consumer decision making: Moderation of affect and habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Psychologie de l'Université de Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural intention and motivation to protect among young drivers faced to human versus automatic road speed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic Measures and Sensory Consumer Tests: When Emotional Experience and Feeling-Based Judgments Account For Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, confiance en soi et auto-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance, journée thématique d'Ergonomie IDF, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product tactile properties speak to persons experiencing more intensively emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gerritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Materials and Sensations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of stimulation context on consumer tactile sensory preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Academy of Marketing Conference, People, Place and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bournemouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité de l’affect et préférences sensorielles: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you stimulated enough in a car?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Pangborn Sensory Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluence visuelle et orientation argumentative d’un message publicitaire : la difficulté à lire entraîne-t-elle une plus grande ou moins grande intention d’achat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque International de Psychologie Sociale de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are personality and psychosocial approaches useful to understand consumer’s typologies in sensory preferences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Sensory Consumer Science of Food and Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, non précisé, 2005, H/U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, non précisé, 2002, Cursus/Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition motivée : quand la motivation impacte le traitement de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carré, Philippe; Fenouillet, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand traité de psychologie de la motivation : Théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.227-246, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication réelle et virtuelle : nouvelles perspectives en psychologie sociale de la communication (et du langage.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-431-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail en confinement contraint : le point de vue des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La digitalisation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-78405-823-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telework in Lockdown: The Employee Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119988434.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; Jean-Michel Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Paris Nanterre, pp 605-612, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des facteurs psychosociaux aux ressources cognitives, émotionnelles et motivationnelles : contribution au gradient social dans le domaine de l’alimentation et de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, pp.709-725, 2014, Collection Expertise Collective, 978-2-85598-914-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-142, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ionescu &amp; A. Blanchet; vol. M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau cours de psychologie. Vol. Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.263-286, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and risk taking among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Rothengatter &amp; R. D. Huguenin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic and Transport Psychology : Theory and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.135-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la source doute : le rôle de l'implication personnelle et du cadrage des arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.256-265, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation, Communication des risques et changement d'attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; Fabien Fenouillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, non précisé, 2002, 978-2-10-051583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale : Informer sur les risques et rétablir la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais cognitifs dans la communication des risques et les interventions : applications à l’exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque accidents impliquant une trottinette électrique : effet de la prise de perspective sur l’évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902506v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterEDP : Interactions entre usagers d'Engins de Déplacement Personnel (EDP) avec les piétons, cycliste et/ou automobilistes. Rapport de recherche Direction de la Sécurité Routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel; Université Paris Nanterre. 2023, p 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et Flex office : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, Flex office, Co-Working : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et dynamique de la confiance dans les alertes et les assistances à la conduite (ADAAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassaagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Valot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAB accidentologie biomécanique comportement humain. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques du jugement social, motivation au contrôle et traitement de l'information sur le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris X Nanterre, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02346173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Meyer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0073-4931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030706467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Parisien de Psychologie Sociale (LAPPS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric personal mobility device driver behaviors, their antecedents and consequences: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Malola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.274-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2023.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting a hand sanitizer by persuasive messages: moving bottle and background color as approach and avoidance cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Pechpeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kolanska-Stronka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (30), pp.26187-26199. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-022-03632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Antecedents of the Intention to Open the Windows at Home and Exposure to a Ventilation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.872626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative and Longitudinal Study on the Impact of Telework in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.8731. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14148731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Foods and Poor Food-Handling Practices to the Burden of Foodborne Infectious Diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1644. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picture-based persuasion in advertising: the impact of attractive pictures on verbal ad's content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.00 - 00. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2016-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of speed-enforcement warning messages among young drivers: Influence of automatic versus human speed enforcement in a known or unknown location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, p. 177-194. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-affirmation, Political Values Congruence, and Support for Refugees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (7), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (38), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Jean-Pierre Deconchy (1934-2014), psychologie sociale des croyances et des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalini Dargentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (541), pp. 63-68. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.541.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the vibroacoustic behavior of a submerged shell with non-axisymmetric internal substructures by a condensed transfer function method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maxit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Leissing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.260-276. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect intensity and softness tactile preferences: An experimental approach to arousal regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about the Strauss-Kahn Case in France and Germany: Political Orientation and Sexual Aggression Myths as Local versus Global Predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Helmke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Renée Kobusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas H Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer preference for tactile softness: A question of affect intensity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror Management and Biculturalism: When the Salience of Cultural Duality Affects Worldview Defense in the Face of Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1016-9040/a000111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimistic planning fallacy when searching information on the Web: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching Information on the Web and Planning Fallacy: A Pilot Investigation of Pessimistic Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.103-109. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror management & biculturalism: When the salience of cultural duality affects worldview defense in the face of death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do threatening messages change intentions to give up tobacco smoking? The role of argument framing and pictures of a healthy mouth versus an unhealthy mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2104-2122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic measures and sensory consumer tests: When emotional experience and feeling-based judgments account for preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of priming cooperation or individualism on a collective and interdependent task: Changeover speed in the 4x100m relay race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.380-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconscious goal pursuit and self-efficacy: independent contributions to motor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Priming and Self-Efficacy: Independent Contributions to Motor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (2), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.108.2.383-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me: When self-construals predict stereotype priming effects on intellectual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blonde Like Me: When Self-Construals Moderate Stereotype Priming Effects on Intellectual Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.751. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of primes and conscious behavioral goals : the case of a motor task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (12), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compatibility between conscious goal and nonconscious priming on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est... contagieuse : effets de l'amorçage d'un contexte de manque de contrôle sur les performances et les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 489 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.489.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse : effet de l'amorçage d'un contexte de perte de contrôle sur les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et activation de stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité externe et méthode expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.209-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'activation de stéréotypes sur le comportement: Une application en contexte sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie Dit Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoefficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Hors-Série : Autour de l'œuvre d'Albert Bandura, pp.116-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances et élaboration défensive de l'information sur le risque : application à la lecture d'un message sur le S.I.D.A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances sur le risque (SIDA) et traitement défensif de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.40-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des variables observées aux variables manipulées : un cas particulier de l'opérationnisme multiple ou convergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, la mesure en psychologie (dir. A. Flieller)La mesure en psychologie, 55 (6), pp.583-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les effets des campagnes de sécurité routière en Europe : quels indices et quels plans de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (3) (453; N°Spécial Psychologie du Travail et des Organisations (dir. Cl. Lemoine)), pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéficier plus qu'Autrui des messages de prévention et échapper plus qu'Autrui aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de traitement heuristique-systématique de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1000 (3), pp.527-563. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2000.28658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un instrument d'analyse : l'optimisme comparatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39, pp 100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and driving experience among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), pp.373-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and young drivers&apos; decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), p373-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of answers to questions about a text and knowledge about cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité subjective à l'influence des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26, pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective importance of goal and reactions to waiting in line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 134 (6), pp.819-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer l'homme à la machine et la machine à l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 106, pp.92-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of environmental information and causal attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10 (2), pp.181-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological framing and fewer recommendations improve adherence to protective behaviors against endocrine-disrupting chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST International Congress of Applied Psychology (ICAP2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international association of applied psychology (IAAP), Jul 2026, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale à l'Université Paris Nanterre : Frise chronologique 1964-2024, formes institutionnelles, polydoxies et orthodoxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Conférence Internationale sur l’Histoire de la Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, adrips; psy-drepi. Laboratoire Dynamiques Relationnelles et Processus Identitaires, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morality and intergroup jugdments among heavy truck drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gheorghiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Traffic and Transport Psychology (ICTTP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE SWEDISH NATIONAL ROAD AND TRANSPORT RESEARCH INSTITUTE (VTI); SAFER Vehicle and Traffic Safety Centre at Chalmers, Aug 2022, Gothenburg (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet meilleur que la moyenne et respect des gestes barrières au Québec et en France : modération selon le niveau d'autodétermination et les motivations sociales fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussard Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondel Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallières Evelyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour le Développement de la Recherche Internationale en Psychologie Sociale, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do French teleworkers say about the evolution of their work activity? Comparing interviews during two phases of the covid-19 pandemic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et incidences des nouvelles organisations flexibles de travail (flexoffice – télétravail) sur les pratiques professionnelles individuelles et collectives et la santé des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Junior Colloque RPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPTO, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les télétravailleurs en confinement contraint sur leur activité de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de psychologie sociale de la communication : De la communication interpersonnelle aux interactions virtuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et évaluation de textiles : L’effet modérateur du niveau d’accès à l’information tactile et du type de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation subjective du bonheur : validation psychométrique et normativité psychosociale de l'expression publique du bonheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Parties Prenantes : Communication et valorisation des travaux et expertises de l’Agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Anses, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel choice as an interdependent task: social mindfulness and choice architecture in flight booking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Traffic and Transport Psychology (ICTTP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queensland University of Technology, Aug 2016, Brisbane, Australia. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intention au changement. Apports et limites des modèles psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Prévention et de la Santé Publique. Colloque Scientifique : Que peuvent apporter les théories du changement de comportement au champ de la prévention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPES/Agence Santé Publique France. Paris, Université René Descartes, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are transportation choices mindless? External cueing of habits and mindfulness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et se laver les mains: effets sur l’attribution de culpabilité et de responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krahé Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Internationale de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger par procuration, manger par compensation ? L’effet modérateur d’une communication publicitaire vs. une communication préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you tempted by the Seychelles? Pictures as strong arguments in print ads processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Annual American Business Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your ad more persuasive when it is easier to process? The interplay of visual perceptual fluency and ad’s content on ad’s effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCBR European Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Franfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences sensorielles et intensité de l’affect: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de conférences de l’association Sens&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near and distal time perspective in health, environment and consumer decision making: Moderation of affect and habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Psychologie de l'Université de Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural intention and motivation to protect among young drivers faced to human versus automatic road speed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic Measures and Sensory Consumer Tests: When Emotional Experience and Feeling-Based Judgments Account For Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, confiance en soi et auto-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance, journée thématique d'Ergonomie IDF, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product tactile properties speak to persons experiencing more intensively emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gerritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Materials and Sensations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of stimulation context on consumer tactile sensory preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Academy of Marketing Conference, People, Place and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bournemouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité de l’affect et préférences sensorielles: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you stimulated enough in a car?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Pangborn Sensory Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluence visuelle et orientation argumentative d’un message publicitaire : la difficulté à lire entraîne-t-elle une plus grande ou moins grande intention d’achat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque International de Psychologie Sociale de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are personality and psychosocial approaches useful to understand consumer’s typologies in sensory preferences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Sensory Consumer Science of Food and Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, non précisé, 2005, H/U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, non précisé, 2002, Cursus/Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition motivée : quand la motivation impacte le traitement de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carré, Philippe; Fenouillet, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand traité de psychologie de la motivation : Théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.227-246, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication réelle et virtuelle : nouvelles perspectives en psychologie sociale de la communication (et du langage.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-431-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail en confinement contraint : le point de vue des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La digitalisation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-78405-823-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telework in Lockdown: The Employee Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119988434.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; Jean-Michel Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Paris Nanterre, pp 605-612, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des facteurs psychosociaux aux ressources cognitives, émotionnelles et motivationnelles : contribution au gradient social dans le domaine de l’alimentation et de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, pp.709-725, 2014, Collection Expertise Collective, 978-2-85598-914-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-142, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ionescu &amp; A. Blanchet; vol. M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau cours de psychologie. Vol. Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.263-286, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and risk taking among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Rothengatter &amp; R. D. Huguenin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic and Transport Psychology : Theory and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.135-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la source doute : le rôle de l'implication personnelle et du cadrage des arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.256-265, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation, Communication des risques et changement d'attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; Fabien Fenouillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, non précisé, 2002, 978-2-10-051583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale : Informer sur les risques et rétablir la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais cognitifs dans la communication des risques et les interventions : applications à l’exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque accidents impliquant une trottinette électrique : effet de la prise de perspective sur l’évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902506v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterEDP : Interactions entre usagers d'Engins de Déplacement Personnel (EDP) avec les piétons, cycliste et/ou automobilistes. Rapport de recherche Direction de la Sécurité Routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel; Université Paris Nanterre. 2023, p 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et Flex office : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, Flex office, Co-Working : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et dynamique de la confiance dans les alertes et les assistances à la conduite (ADAAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassaagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Valot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAB accidentologie biomécanique comportement humain. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques du jugement social, motivation au contrôle et traitement de l'information sur le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris X Nanterre, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02346173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E74E1D7"/>
+    <w:nsid w:val="4C8811B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-meyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0073-4931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030706467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2023.07.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kolanska-Stronka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03632-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.872626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-07-2018-2765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2016-1691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.01.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rubin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.01.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290993v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508112v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guyader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leissing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.030" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nicod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2015-1284" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Helmke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ren&#233;e Kobusch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H Rees" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bohner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves Portelinha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Verlhiac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hutchison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000111" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053085v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473292v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.12.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT9M4CWS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052893v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapp&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gherson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052937v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.108.2.383-391" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2007.06.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052731v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGQH20H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.489.0195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354057v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie Dit Dinard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.02.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ5KT3F0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354058v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01610010v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354059v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352825v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28658" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354054v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354060v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gheorghiu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172989v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussard L&#233;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Emeline" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valli&#232;res Evelyne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770253v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Clavreul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935949v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meyer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892898v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krah&#233; Barbara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraudeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058085v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058078v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783190v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerritsen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783225v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783253v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783262v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783294v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783285v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273318v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258414v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311626537-les-grands-quartiers-d-affaires-l-heure-des-choix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04790887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248746v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262076v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258317v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119988434.ch5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122566v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030240v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744351v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354064v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354067v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354063v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281449v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281525v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902506v4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277769v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258553v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258533v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629912v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassaagi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moessinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02346173v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-meyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0073-4931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030706467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2023.07.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kolanska-Stronka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03632-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.872626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-07-2018-2765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2016-1691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.01.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNDB42LB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rubin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.01.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guyader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leissing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nicod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Helmke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ren&#233;e Kobusch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H Rees" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bohner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves Portelinha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Verlhiac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hutchison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.12.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT9M4CWS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapp&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gherson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.108.2.383-391" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2007.06.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGQH20H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.489.0195" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie Dit Dinard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.02.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ5KT3F0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01610010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352823v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352825v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28658" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354054v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gheorghiu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussard L&#233;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Emeline" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valli&#232;res Evelyne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Clavreul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892898v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krah&#233; Barbara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraudeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783135v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058085v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783190v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerritsen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783225v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783253v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783285v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354061v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311626537-les-grands-quartiers-d-affaires-l-heure-des-choix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04790887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248746v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119988434.ch5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354065v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354067v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281525v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902506v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258533v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassaagi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moessinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02346173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>