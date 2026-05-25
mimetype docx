--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Meyer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0073-4931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030706467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Parisien de Psychologie Sociale (LAPPS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric personal mobility device driver behaviors, their antecedents and consequences: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Malola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.274-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2023.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting a hand sanitizer by persuasive messages: moving bottle and background color as approach and avoidance cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Pechpeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kolanska-Stronka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (30), pp.26187-26199. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-022-03632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Antecedents of the Intention to Open the Windows at Home and Exposure to a Ventilation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.872626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative and Longitudinal Study on the Impact of Telework in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.8731. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14148731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Foods and Poor Food-Handling Practices to the Burden of Foodborne Infectious Diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1644. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picture-based persuasion in advertising: the impact of attractive pictures on verbal ad's content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.00 - 00. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2016-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of speed-enforcement warning messages among young drivers: Influence of automatic versus human speed enforcement in a known or unknown location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, p. 177-194. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-affirmation, Political Values Congruence, and Support for Refugees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (7), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (38), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Jean-Pierre Deconchy (1934-2014), psychologie sociale des croyances et des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalini Dargentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (541), pp. 63-68. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.541.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the vibroacoustic behavior of a submerged shell with non-axisymmetric internal substructures by a condensed transfer function method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maxit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Leissing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.260-276. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect intensity and softness tactile preferences: An experimental approach to arousal regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about the Strauss-Kahn Case in France and Germany: Political Orientation and Sexual Aggression Myths as Local versus Global Predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Helmke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Renée Kobusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas H Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer preference for tactile softness: A question of affect intensity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror Management and Biculturalism: When the Salience of Cultural Duality Affects Worldview Defense in the Face of Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1016-9040/a000111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimistic planning fallacy when searching information on the Web: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching Information on the Web and Planning Fallacy: A Pilot Investigation of Pessimistic Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.103-109. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror management & biculturalism: When the salience of cultural duality affects worldview defense in the face of death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do threatening messages change intentions to give up tobacco smoking? The role of argument framing and pictures of a healthy mouth versus an unhealthy mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2104-2122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic measures and sensory consumer tests: When emotional experience and feeling-based judgments account for preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of priming cooperation or individualism on a collective and interdependent task: Changeover speed in the 4x100m relay race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.380-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconscious goal pursuit and self-efficacy: independent contributions to motor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Priming and Self-Efficacy: Independent Contributions to Motor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (2), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.108.2.383-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me: When self-construals predict stereotype priming effects on intellectual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blonde Like Me: When Self-Construals Moderate Stereotype Priming Effects on Intellectual Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.751. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of primes and conscious behavioral goals : the case of a motor task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (12), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compatibility between conscious goal and nonconscious priming on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est... contagieuse : effets de l'amorçage d'un contexte de manque de contrôle sur les performances et les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 489 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.489.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse : effet de l'amorçage d'un contexte de perte de contrôle sur les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et activation de stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité externe et méthode expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.209-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'activation de stéréotypes sur le comportement: Une application en contexte sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie Dit Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoefficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Hors-Série : Autour de l'œuvre d'Albert Bandura, pp.116-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances et élaboration défensive de l'information sur le risque : application à la lecture d'un message sur le S.I.D.A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances sur le risque (SIDA) et traitement défensif de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.40-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des variables observées aux variables manipulées : un cas particulier de l'opérationnisme multiple ou convergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, la mesure en psychologie (dir. A. Flieller)La mesure en psychologie, 55 (6), pp.583-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les effets des campagnes de sécurité routière en Europe : quels indices et quels plans de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (3) (453; N°Spécial Psychologie du Travail et des Organisations (dir. Cl. Lemoine)), pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéficier plus qu'Autrui des messages de prévention et échapper plus qu'Autrui aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de traitement heuristique-systématique de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1000 (3), pp.527-563. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2000.28658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un instrument d'analyse : l'optimisme comparatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39, pp 100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and driving experience among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), pp.373-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and young drivers&apos; decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), p373-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of answers to questions about a text and knowledge about cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité subjective à l'influence des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26, pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective importance of goal and reactions to waiting in line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 134 (6), pp.819-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer l'homme à la machine et la machine à l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 106, pp.92-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of environmental information and causal attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10 (2), pp.181-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological framing and fewer recommendations improve adherence to protective behaviors against endocrine-disrupting chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST International Congress of Applied Psychology (ICAP2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international association of applied psychology (IAAP), Jul 2026, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale à l'Université Paris Nanterre : Frise chronologique 1964-2024, formes institutionnelles, polydoxies et orthodoxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Conférence Internationale sur l’Histoire de la Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, adrips; psy-drepi. Laboratoire Dynamiques Relationnelles et Processus Identitaires, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morality and intergroup jugdments among heavy truck drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gheorghiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Traffic and Transport Psychology (ICTTP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE SWEDISH NATIONAL ROAD AND TRANSPORT RESEARCH INSTITUTE (VTI); SAFER Vehicle and Traffic Safety Centre at Chalmers, Aug 2022, Gothenburg (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet meilleur que la moyenne et respect des gestes barrières au Québec et en France : modération selon le niveau d'autodétermination et les motivations sociales fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussard Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondel Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallières Evelyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour le Développement de la Recherche Internationale en Psychologie Sociale, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do French teleworkers say about the evolution of their work activity? Comparing interviews during two phases of the covid-19 pandemic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et incidences des nouvelles organisations flexibles de travail (flexoffice – télétravail) sur les pratiques professionnelles individuelles et collectives et la santé des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Junior Colloque RPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPTO, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les télétravailleurs en confinement contraint sur leur activité de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de psychologie sociale de la communication : De la communication interpersonnelle aux interactions virtuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et évaluation de textiles : L’effet modérateur du niveau d’accès à l’information tactile et du type de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation subjective du bonheur : validation psychométrique et normativité psychosociale de l'expression publique du bonheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Parties Prenantes : Communication et valorisation des travaux et expertises de l’Agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Anses, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel choice as an interdependent task: social mindfulness and choice architecture in flight booking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Traffic and Transport Psychology (ICTTP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queensland University of Technology, Aug 2016, Brisbane, Australia. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intention au changement. Apports et limites des modèles psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Prévention et de la Santé Publique. Colloque Scientifique : Que peuvent apporter les théories du changement de comportement au champ de la prévention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPES/Agence Santé Publique France. Paris, Université René Descartes, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are transportation choices mindless? External cueing of habits and mindfulness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et se laver les mains: effets sur l’attribution de culpabilité et de responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krahé Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Internationale de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger par procuration, manger par compensation ? L’effet modérateur d’une communication publicitaire vs. une communication préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you tempted by the Seychelles? Pictures as strong arguments in print ads processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Annual American Business Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your ad more persuasive when it is easier to process? The interplay of visual perceptual fluency and ad’s content on ad’s effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCBR European Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Franfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences sensorielles et intensité de l’affect: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de conférences de l’association Sens&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near and distal time perspective in health, environment and consumer decision making: Moderation of affect and habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Psychologie de l'Université de Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural intention and motivation to protect among young drivers faced to human versus automatic road speed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic Measures and Sensory Consumer Tests: When Emotional Experience and Feeling-Based Judgments Account For Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, confiance en soi et auto-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance, journée thématique d'Ergonomie IDF, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product tactile properties speak to persons experiencing more intensively emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gerritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Materials and Sensations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of stimulation context on consumer tactile sensory preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Academy of Marketing Conference, People, Place and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bournemouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité de l’affect et préférences sensorielles: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you stimulated enough in a car?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Pangborn Sensory Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluence visuelle et orientation argumentative d’un message publicitaire : la difficulté à lire entraîne-t-elle une plus grande ou moins grande intention d’achat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque International de Psychologie Sociale de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are personality and psychosocial approaches useful to understand consumer’s typologies in sensory preferences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Sensory Consumer Science of Food and Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, non précisé, 2005, H/U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, non précisé, 2002, Cursus/Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition motivée : quand la motivation impacte le traitement de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carré, Philippe; Fenouillet, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand traité de psychologie de la motivation : Théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.227-246, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication réelle et virtuelle : nouvelles perspectives en psychologie sociale de la communication (et du langage.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-431-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail en confinement contraint : le point de vue des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La digitalisation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-78405-823-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telework in Lockdown: The Employee Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119988434.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; Jean-Michel Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Paris Nanterre, pp 605-612, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des facteurs psychosociaux aux ressources cognitives, émotionnelles et motivationnelles : contribution au gradient social dans le domaine de l’alimentation et de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, pp.709-725, 2014, Collection Expertise Collective, 978-2-85598-914-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-142, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ionescu &amp; A. Blanchet; vol. M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau cours de psychologie. Vol. Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.263-286, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and risk taking among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Rothengatter &amp; R. D. Huguenin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic and Transport Psychology : Theory and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.135-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la source doute : le rôle de l'implication personnelle et du cadrage des arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.256-265, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation, Communication des risques et changement d'attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; Fabien Fenouillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, non précisé, 2002, 978-2-10-051583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale : Informer sur les risques et rétablir la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais cognitifs dans la communication des risques et les interventions : applications à l’exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque accidents impliquant une trottinette électrique : effet de la prise de perspective sur l’évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902506v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterEDP : Interactions entre usagers d'Engins de Déplacement Personnel (EDP) avec les piétons, cycliste et/ou automobilistes. Rapport de recherche Direction de la Sécurité Routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel; Université Paris Nanterre. 2023, p 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et Flex office : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, Flex office, Co-Working : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et dynamique de la confiance dans les alertes et les assistances à la conduite (ADAAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassaagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Valot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAB accidentologie biomécanique comportement humain. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques du jugement social, motivation au contrôle et traitement de l'information sur le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris X Nanterre, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02346173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thierry Meyer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thierry-meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0073-4931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">030706467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Parisien de Psychologie Sociale (LAPPS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric personal mobility device driver behaviors, their antecedents and consequences: A narrative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Malola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.274-285. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsr.2023.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative and Longitudinal Study on the Impact of Telework in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.8731. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14148731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting a hand sanitizer by persuasive messages: moving bottle and background color as approach and avoidance cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Pechpeyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Kolanska-Stronka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (30), pp.26187-26199. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12144-022-03632-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Antecedents of the Intention to Open the Windows at Home and Exposure to a Ventilation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.872626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Foods and Poor Food-Handling Practices to the Burden of Foodborne Infectious Diseases in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Kooh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1644. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of “health” versus “commercial” physical activity message on snacking behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (2), pp.170-179. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-07-2018-2765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picture-based persuasion in advertising: the impact of attractive pictures on verbal ad's content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (7), pp.00 - 00. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JCM-01-2016-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appraisal of speed-enforcement warning messages among young drivers: Influence of automatic versus human speed enforcement in a known or unknown location</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, p. 177-194. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-affirmation, Political Values Congruence, and Support for Refugees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantina Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Tavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (7), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (38), pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Memoriam. Jean-Pierre Deconchy (1934-2014), psychologie sociale des croyances et des idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Maze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalini Dargentas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69 (541), pp. 63-68. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.541.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the vibroacoustic behavior of a submerged shell with non-axisymmetric internal substructures by a condensed transfer function method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maxit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Leissing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 360, pp.260-276. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2015.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect intensity and softness tactile preferences: An experimental approach to arousal regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal priming, public transportation habit and travel mode selection: The moderating role of trait mindfulness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 38, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beliefs about the Strauss-Kahn Case in France and Germany: Political Orientation and Sexual Aggression Myths as Local versus Global Predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selina Helmke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Renée Kobusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas H Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Bohner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Conflict and Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.171-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pessimistic planning fallacy when searching information on the Web: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.103-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer preference for tactile softness: A question of affect intensity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensory Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27, pp.232-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror Management and Biculturalism: When the Salience of Cultural Duality Affects Worldview Defense in the Face of Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (3), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1016-9040/a000111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching Information on the Web and Planning Fallacy: A Pilot Investigation of Pessimistic Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.103-109. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2011.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terror management & biculturalism: When the salience of cultural duality affects worldview defense in the face of death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goncalves Portelinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hutchison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do threatening messages change intentions to give up tobacco smoking? The role of argument framing and pictures of a healthy mouth versus an unhealthy mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.2104-2122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic measures and sensory consumer tests: When emotional experience and feeling-based judgments account for preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21, pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goal Priming and Self-Efficacy: Independent Contributions to Motor Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (2), pp.383-391. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.108.2.383-391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of priming cooperation or individualism on a collective and interdependent task: Changeover speed in the 4x100m relay race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Oberlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gherson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Exercise Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.380-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconscious goal pursuit and self-efficacy: independent contributions to motor performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blonde Like Me: When Self-Construals Moderate Stereotype Priming Effects on Intellectual Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (3), pp.751. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jesp.2007.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me: When self-construals predict stereotype priming effects on intellectual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondes like me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44, pp.751-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse : effet de l'amorçage d'un contexte de perte de contrôle sur les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility of primes and conscious behavioral goals : the case of a motor task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (12), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (1), pp.23-35. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2006.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme comparatifs consécutifs à l'exposition à plusieurs messages menaçants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est... contagieuse : effets de l'amorçage d'un contexte de manque de contrôle sur les performances et les émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Numéro 489 (3), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.489.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of compatibility between conscious goal and nonconscious priming on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delouvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (6), pp.80-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la perte de contrôle d'autrui est contagieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60, pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et activation de stéréotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité externe et méthode expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7, pp.209-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'activation de stéréotypes sur le comportement: Une application en contexte sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Follenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marie Dit Dinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (2), pp.121-129. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2005.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoefficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Hors-Série : Autour de l'œuvre d'Albert Bandura, pp.116-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances et élaboration défensive de l'information sur le risque : application à la lecture d'un message sur le S.I.D.A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-évaluation des connaissances sur le risque (SIDA) et traitement défensif de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 59, pp.40-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des variables observées aux variables manipulées : un cas particulier de l'opérationnisme multiple ou convergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, la mesure en psychologie (dir. A. Flieller)La mesure en psychologie, 55 (6), pp.583-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les effets des campagnes de sécurité routière en Europe : quels indices et quels plans de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (3) (453; N°Spécial Psychologie du Travail et des Organisations (dir. Cl. Lemoine)), pp.343-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de traitement heuristique-systématique de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1000 (3), pp.527-563. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/psy.2000.28658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéficier plus qu'Autrui des messages de prévention et échapper plus qu'Autrui aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (2), pp.133-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un instrument d'analyse : l'optimisme comparatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques, Les cahiers de l'assurance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39, pp 100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and driving experience among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), pp.373-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control motivation and young drivers&apos; decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (3), p373-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of answers to questions about a text and knowledge about cognitive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6 (3), pp.313-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité subjective à l'influence des médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 26, pp.9-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective importance of goal and reactions to waiting in line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 134 (6), pp.819-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer l'homme à la machine et la machine à l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 106, pp.92-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of environmental information and causal attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 10 (2), pp.181-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological framing and fewer recommendations improve adherence to protective behaviors against endocrine-disrupting chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Toussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ST International Congress of Applied Psychology (ICAP2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, international association of applied psychology (IAAP), Jul 2026, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do French teleworkers say about the evolution of their work activity? Comparing interviews during two phases of the covid-19 pandemic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et incidences des nouvelles organisations flexibles de travail (flexoffice – télétravail) sur les pratiques professionnelles individuelles et collectives et la santé des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Junior Colloque RPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPTO, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale à l'Université Paris Nanterre : Frise chronologique 1964-2024, formes institutionnelles, polydoxies et orthodoxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Conférence Internationale sur l’Histoire de la Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, adrips; psy-drepi. Laboratoire Dynamiques Relationnelles et Processus Identitaires, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morality and intergroup jugdments among heavy truck drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gheorghiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Traffic and Transport Psychology (ICTTP7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE SWEDISH NATIONAL ROAD AND TRANSPORT RESEARCH INSTITUTE (VTI); SAFER Vehicle and Traffic Safety Centre at Chalmers, Aug 2022, Gothenburg (Sweden), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet meilleur que la moyenne et respect des gestes barrières au Québec et en France : modération selon le niveau d'autodétermination et les motivations sociales fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toussard Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondel Emeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallières Evelyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès de l'ADRIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Pour le Développement de la Recherche Internationale en Psychologie Sociale, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les télétravailleurs en confinement contraint sur leur activité de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de psychologie sociale de la communication : De la communication interpersonnelle aux interactions virtuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et évaluation de textiles : L’effet modérateur du niveau d’accès à l’information tactile et du type de produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation subjective du bonheur : validation psychométrique et normativité psychosociale de l'expression publique du bonheur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Kolbl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Parties Prenantes : Communication et valorisation des travaux et expertises de l’Agence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Anses, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel choice as an interdependent task: social mindfulness and choice architecture in flight booking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Traffic and Transport Psychology (ICTTP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queensland University of Technology, Aug 2016, Brisbane, Australia. pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01389771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'intention au changement. Apports et limites des modèles psychosociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Prévention et de la Santé Publique. Colloque Scientifique : Que peuvent apporter les théories du changement de comportement au champ de la prévention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPES/Agence Santé Publique France. Paris, Université René Descartes, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are transportation choices mindless? External cueing of habits and mindfulness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Csillik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher et se laver les mains: effets sur l’attribution de culpabilité et de responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krahé Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Internationale de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouger par procuration, manger par compensation ? L’effet modérateur d’une communication publicitaire vs. une communication préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème colloque de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is your ad more persuasive when it is easier to process? The interplay of visual perceptual fluency and ad’s content on ad’s effectiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCBR European Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Franfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you tempted by the Seychelles? Pictures as strong arguments in print ads processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th Annual American Business Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, New York, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near and distal time perspective in health, environment and consumer decision making: Moderation of affect and habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Département de Psychologie de l'Université de Postdam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences sensorielles et intensité de l’affect: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de conférences de l’association Sens&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychographic Measures and Sensory Consumer Tests: When Emotional Experience and Feeling-Based Judgments Account For Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Sensory and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural intention and motivation to protect among young drivers faced to human versus automatic road speed control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Congrès International de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance, confiance en soi et auto-efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance, journée thématique d'Ergonomie IDF, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product tactile properties speak to persons experiencing more intensively emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gerritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Materials and Sensations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of stimulation context on consumer tactile sensory preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Academy of Marketing Conference, People, Place and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Bournemouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité de l’affect et préférences sensorielles: Approche différentielle et approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguette Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are you stimulated enough in a car?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Pangborn Sensory Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluence visuelle et orientation argumentative d’un message publicitaire : la difficulté à lire entraîne-t-elle une plus grande ou moins grande intention d’achat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque International de Psychologie Sociale de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are personality and psychosocial approaches useful to understand consumer’s typologies in sensory preferences?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐agnès Beetschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Sensory Consumer Science of Food and Beverages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hachette, non précisé, 2005, H/U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en psychologie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, non précisé, 2002, Cursus/Psychologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition motivée : quand la motivation impacte le traitement de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carré, Philippe; Fenouillet, Fabien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand traité de psychologie de la motivation : Théories et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.227-246, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring comme signal de la valeur sociale des influenceurs dans les médias sociaux : effet d'un avertissement sur l'adhésion à la persuasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Légal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication réelle et virtuelle : nouvelles perspectives en psychologie sociale de la communication (et du langage.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-431-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail en confinement contraint : le point de vue des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La digitalisation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-78405-823-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telework in Lockdown: The Employee Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119988434.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert Piette; Jean-Michel Salanskis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Paris Nanterre, pp 605-612, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des facteurs psychosociaux aux ressources cognitives, émotionnelles et motivationnelles : contribution au gradient social dans le domaine de l’alimentation et de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Verlhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sarrazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales de santé en lien avec l’alimentation et l’activité physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, pp.709-725, 2014, Collection Expertise Collective, 978-2-85598-914-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02030240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des consommateurs et préférences sensorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Giboreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives différentielles en psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-142, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ionescu &amp; A. Blanchet; vol. M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau cours de psychologie. Vol. Psychologie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.263-286, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and risk taking among young drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Rothengatter &amp; R. D. Huguenin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic and Transport Psychology : Theory and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.135-145, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la source doute : le rôle de l'implication personnelle et du cadrage des arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Bromberg &amp; A. Trognon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie sociale et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.256-265, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivation, Communication des risques et changement d'attitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Carré; Fabien Fenouillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de psychologie de la motivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, non précisé, 2002, 978-2-10-051583-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale : Informer sur les risques et rétablir la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais cognitifs dans la communication des risques et les interventions : applications à l’exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque accidents impliquant une trottinette électrique : effet de la prise de perspective sur l’évaluation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902506v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InterEDP : Interactions entre usagers d'Engins de Déplacement Personnel (EDP) avec les piétons, cycliste et/ou automobilistes. Rapport de recherche Direction de la Sécurité Routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Laverdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Gustave Eiffel; Université Paris Nanterre. 2023, p 169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et Flex office : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, Flex office, Co-Working : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et dynamique de la confiance dans les alertes et les assistances à la conduite (ADAAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassaagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Moessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Valot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LAB accidentologie biomécanique comportement humain. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques du jugement social, motivation au contrôle et traitement de l'information sur le risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris X Nanterre, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02346173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C8811B5"/>
+    <w:nsid w:val="17D5D3B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-meyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0073-4931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030706467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2023.07.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kolanska-Stronka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03632-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.872626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148731" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-07-2018-2765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2016-1691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.01.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNDB42LB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rubin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292378v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.01.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guyader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leissing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nicod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Helmke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ren&#233;e Kobusch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H Rees" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bohner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473298v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves Portelinha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Verlhiac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hutchison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.12.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT9M4CWS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapp&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gherson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.108.2.383-391" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2007.06.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352810v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGQH20H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.489.0195" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352815v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie Dit Dinard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.02.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ5KT3F0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01610010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352823v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352825v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28658" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354054v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281612v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173217v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gheorghiu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172989v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussard L&#233;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Emeline" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valli&#232;res Evelyne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Clavreul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892898v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krah&#233; Barbara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraudeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783135v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783128v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744401v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058085v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783214v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783190v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerritsen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783225v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783253v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783285v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354061v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311626537-les-grands-quartiers-d-affaires-l-heure-des-choix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04790887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248746v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119988434.ch5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354065v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354067v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281525v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902506v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258533v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassaagi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moessinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02346173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thierry-meyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0073-4931" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/030706467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173009v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Delhomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2023.07.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148731" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kolanska-Stronka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03632-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.872626" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03097838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Augustin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kooh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111644" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Kergoat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-07-2018-2765" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629910v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Merot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-01-2016-1691" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.01.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNDB42LB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02883755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rubin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02885624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Csillik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.01.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290993v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.541.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Guyader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leissing" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.09.030" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02921556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giboreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nicod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Helmke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Ren&#233;e Kobusch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas H Rees" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bohner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rodon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goncalves Portelinha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Verlhiac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hutchison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2011.12.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT9M4CWS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chapp&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473313v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.108.2.383-391" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052700v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gherson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Follenfant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2007.06.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2006.07.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SGQH20H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.489.0195" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354057v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marie Dit Dinard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2005.02.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ5KT3F0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01610010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352819v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352823v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352825v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28658" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354053v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354054v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354056v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281612v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173217v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gheorghiu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172989v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toussard L&#233;o" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondel Emeline" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valli&#232;res Evelyne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Clavreul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Meyer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kolbl" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02892898v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770308v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krah&#233; Barbara" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Giraudeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783128v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Giboreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Nicod" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783190v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;agn&#232;s Beetschen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gerritsen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783225v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783253v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783294v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354061v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273318v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311626537-les-grands-quartiers-d-affaires-l-heure-des-choix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04790887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248746v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119988434.ch5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03122566v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02030240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354064v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354065v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354067v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354063v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281449v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281525v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902506v4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277769v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258533v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassaagi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moessinger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Valot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02346173v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>