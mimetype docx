--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1001,321 +1001,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Investigation of the Kinetic Mechanism Involved in the Association of Potyviral VPg with the Host Plant Translation Initiation Factor eIF4E</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the Enzymatic Activity of Individual Biocatalytic fd -Viral Particles by Electrochemical-Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telmo O Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Walter</w:t>
+                <w:t xml:space="preserve">Kristian Torbensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Barra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisha Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chovin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21165618⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.7843-7856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914077v1</w:t>
+                <w:t xml:space="preserve">hal-02893381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Enzymatic Activity of Individual Biocatalytic fd -Viral Particles by Electrochemical-Atomic Force Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Telmo O Paiva</w:t>
+                <w:t xml:space="preserve">Spectroscopic Investigation of the Kinetic Mechanism Involved in the Association of Potyviral VPg with the Host Plant Translation Initiation Factor eIF4E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Torbensen</w:t>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisha Patel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genevieve Tavert-Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (14), pp.7843-7856. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (16), pp.5618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21165618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893381v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of mutational robustness of the intrinsically disordered viral protein VPg and of its interactor eIF4E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,64 +1405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immuno-Based Molecular Scaffolding of Glucose Dehydrogenase and Ferrocene Mediator on fd Viral Particles Yields Enhanced Bioelectrocatalysis ACS Paragon Plus Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Torbensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisha Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1539,64 +1539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Behavior of the Intrinsically Disordered Potyvirus Protein VPg, of the Translation Initiation Factor eIF4E and of their Binary Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,51 +1686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First experimental assessment of protein intrinsic disorder involvement in an RNA virus natural adaptive process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,51 +1833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chovin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C terminus of lettuce mosaic potyvirus cylindrical inclusion helicase interacts with the viral VPg and with lettuce translation eukaryotic initiation factor 4E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Tavert-Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abdul Razzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3119,165 +3119,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle à l'échelle nanométrique du positionnement d'enzymes sur une biopuce à ADN</w:t>
+                <w:t xml:space="preserve">Une cascade ADN-quantum dot pour la détection de la thrombine dans le plasma sanguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8, pp.3-4</w:t>
+              <w:t xml:space="preserve">, 2012, 9, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643102v1</w:t>
+                <w:t xml:space="preserve">hal-02642058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cascade ADN-quantum dot pour la détection de la thrombine dans le plasma sanguin</w:t>
+                <w:t xml:space="preserve">Contrôle à l'échelle nanométrique du positionnement d'enzymes sur une biopuce à ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9, pp.9-10</w:t>
+              <w:t xml:space="preserve">, 2012, 8, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642058v1</w:t>
+                <w:t xml:space="preserve">hal-02643102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 20S proteasome α5 subunit of Arabidopsis thaliana carries an RNase activity and interacts in planta with the Lettuce mosaic potyvirus HcPro protein</w:t>
               </w:r>
@@ -5481,273 +5481,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protéines artificielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-state tyrosine fluorescence to study the lipid-binding properties of a wheat non-specific lipid-transfer protein (nsLTP1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.A. Tirrell</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 197, pp.34-38</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1467 (1), pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689788v1</w:t>
+                <w:t xml:space="preserve">hal-02697941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state tyrosine fluorescence to study the lipid-binding properties of a wheat non-specific lipid-transfer protein (nsLTP1)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les protéines artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marion</w:t>
+                <w:t xml:space="preserve">D.A. Tirrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 1467 (1), pp.65-72</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 197, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697941v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, biological and technological functions of lipid transfer proteins and indolines, the major lipid binding proteins from cereal kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 32 (1), pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7048,51 +7048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7242,64 +7242,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the viral protein VPg intrinsic disorder contribution to the Potato virus Y adaptation to eIF4E-mediated resistance of pepper (Capsicum annuum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7380,51 +7380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7492,51 +7492,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of the interaction between potyviral VPg and the plant resistance factor eIF4E : evidences for an a-helix induced folding upon association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7939,471 +7939,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteasome: a new antiviral defense pathway in plant?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzyme Nano-Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 16</w:t>
+              <w:t xml:space="preserve">Berkeley Univ., summer lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964435v1</w:t>
+                <w:t xml:space="preserve">hal-02805131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant virus particles as nanoscaffolds for controlled positioning of enzyme cascades on solid supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virus scaffolds as Enzyme Nano-Carriers (ENCs) to organize bio-catalytic enzyme cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jane Besong</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaunay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">Imaginano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748067v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus scaffolds as Enzyme Nano-Carriers (ENCs) to organize bio-catalytic enzyme cascades</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Barra</w:t>
+                <w:t xml:space="preserve">Proteasome: a new antiviral defense pathway in plant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.T. F. Sassaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie A.-S. Dielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delaunay</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bilbao, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810290v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme Nano-Carriers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant virus particles as nanoscaffolds for controlled positioning of enzyme cascades on solid supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Besong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berkeley Univ., summer lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805131v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional control of proteins on solid supports: when top down meets bottom up</w:t>
               </w:r>
@@ -8773,64 +8773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Besong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9155,454 +9155,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant viral particles as nano-scaffolds for controlled positioning of enzymes on solid supports</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniela Cardinale</w:t>
+                <w:t xml:space="preserve">Virus proteins linked to the genome display intrinsic disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Plant Science Organisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Barcelona BioMed Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754599v1</w:t>
+                <w:t xml:space="preserve">hal-02756188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus proteins linked to the genome display intrinsic disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant viral particles as nano-scaffolds for controlled positioning of enzymes on solid supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Besong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barcelona BioMed Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">5. European Plant Science Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756188v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'activité RNasique associée au protéasome 20S chez les végétaux : contrôle de la stabilité des ARN cellulaires et viraux ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to use virus particles to generate Enzyme Nano-Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée scientifique de l'Ecole Doctorale Sciences de la Vie et de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Arcachon, France. pp.11</w:t>
+              <w:t xml:space="preserve">Nano South-West European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964209v1</w:t>
+                <w:t xml:space="preserve">hal-02812901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use virus particles to generate Enzyme Nano-Carriers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l'activité RNasique associée au protéasome 20S chez les végétaux : contrôle de la stabilité des ARN cellulaires et viraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie A.-S. Dielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua S. Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle G. Pagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano South-West European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9. Journée scientifique de l'Ecole Doctorale Sciences de la Vie et de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Arcachon, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812901v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of the VPg-eIF4E interaction : reconstitution, isolation, physical and chemical characterization of the binary complex</w:t>
               </w:r>
@@ -9739,64 +9739,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie A.-S. Dielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua S. Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle G. Pagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10682,286 +10682,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein interaction network in the infectious cycle of potyvirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Roudet-Tavert</w:t>
+                <w:t xml:space="preserve">Host factors recruited by plant viruses during the infection process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO.2006.96.6.S1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752178v1</w:t>
+                <w:t xml:space="preserve">hal-02814968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host factors recruited by plant viruses during the infection process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+                <w:t xml:space="preserve">A protein interaction network in the infectious cycle of potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet-Tavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Roudet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Warwick, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814968v1</w:t>
+                <w:t xml:space="preserve">hal-02752178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A look into the viral and host factors interaction network during the potyviral infection cycle</w:t>
               </w:r>
@@ -11791,273 +11791,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and expression of synthetic genes encoding polypeptides modeled on the gliadin repeated domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The wheat lipid transfer protein (LTP) exhibits a specific esterase-like activity towards short chains fatty acid esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Compoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sodano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on plant proteins from European crops. Food and non-food applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02765372v1</w:t>
+                <w:t xml:space="preserve">hal-02767642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wheat lipid transfer protein (LTP) exhibits a specific esterase-like activity towards short chains fatty acid esters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction and expression of synthetic genes encoding polypeptides modeled on the gliadin repeated domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on plant proteins from European crops. Food and non-food applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767642v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of peroxidases catalyzed cross-linking of proteins : potentialities of a limited reticulation of proteins</w:t>
               </w:r>
@@ -12334,51 +12334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12433,51 +12433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo comparative assessment of ordered and disordered regions mutational robustness within a viral protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12509,303 +12509,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Intrinsically Disordered Regions to the Interaction between the Potyviral Protein VPg and the Plant Translation Initiation Factor eIF4E</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Intrinsic disorder contribution to the interaction between the potyvirus VPg and the translation initiation factor eIF4E: optimization of the expression of 15N label proteins for NMR studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cerré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605586v1</w:t>
+                <w:t xml:space="preserve">hal-01603248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic disorder contribution to the interaction between the potyvirus VPg and the translation initiation factor eIF4E: optimization of the expression of 15N label proteins for NMR studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Contribution of Intrinsically Disordered Regions to the Interaction between the Potyviral Protein VPg and the Plant Translation Initiation Factor eIF4E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Walter</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Sizun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Cerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603248v1</w:t>
+                <w:t xml:space="preserve">hal-01605586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eIF4E plant factor recruitment by the potyvirus particule: Involvement of the VPg covalently linked to the viral RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12882,51 +12882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïla Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12981,51 +12981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutational robustness of intrinsically disordered proteins: a comparative study between the potyvirus intrinsically disordered VPg and the plant susceptibility factor eIF4E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13145,51 +13145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13270,51 +13270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13494,51 +13494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental data on the interactions between a viral pre-molten globule (VPg) and an eukaryotic translation initiation factor (eIF4E)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13619,51 +13619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to experimentally assess the contribution of intrinsic disorder to the virus adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13770,51 +13770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Conflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14102,51 +14102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15390,64 +15390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Compoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sodano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant proteins from European crops : Food and non-food applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer;INRA Editions;Berlin (DEU);Paris, 1998, 978-3-662-03722-5</w:t>
@@ -15645,51 +15645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Jonghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2025.1501616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Shakir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed S Zaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.09.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kassem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poignavent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Trolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108570" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03500861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo O Paiva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N Schneider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chovin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07445H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165618" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Torbensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071794" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-17-0091-R" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201603163" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mb00677e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong-Ndika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Wahlsten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardinale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Taofifenua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00952" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin I Ivanov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hafr&#233;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02915-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Carette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401291u" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.04.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBXT53DJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abdul Razzak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.035881-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Dielen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Tetsuo F. T. Sassaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00654.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654811v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandez-Trillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C.M. van Hest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen C. Thies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Weberskirch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801986" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-6-23" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800266e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF4D4F636F2FA5E2345A6D5B453CD547403F0B8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet-Tavert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-08" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dur&#233;ault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P.M. Bayley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Thies" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070527x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669156v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82501-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Engelkamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akpa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pierre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Cameron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2007.76" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05156.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dureault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Cameron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. van Hest" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2006.96.6.S1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Mock" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. M. van Hest" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Tirrell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Tirrell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688256v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmadril" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galante" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velours" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;vin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Hallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chenu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kellershon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704224v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pignol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboriaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704459v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703929v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rebouillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Sagar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Granon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709529v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wiskemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793436v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803412v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964435v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. F. Sassaki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748067v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805131v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746310v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804387v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751927v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754599v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756188v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964209v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua S. Badaoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812901v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Langlois d'Estaintot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gallois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964333v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cheminade" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757911v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752178v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762254v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roudet-Tavert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759480v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Morjani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765372v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767642v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compoint" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sodano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ptak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764599v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Weichi Wang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabesona" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768477v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737927v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605586v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerr&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603248v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604725v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603231v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Giordano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605266v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792038v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mangin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792913v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810767v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Conflon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batista" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804246v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B van Eldijk" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804954v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809208v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799778v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814613422.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791110v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7808-3_30" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794025v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397585v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793083v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809333v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Rantalainen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803429v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522421v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802166v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812007v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837301v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Compoint" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douliez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Jonghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2025.1501616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Shakir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed S Zaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.09.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kassem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poignavent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Trolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108570" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03500861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo O Paiva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N Schneider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chovin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07445H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Torbensen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Patel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165618" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071794" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-17-0091-R" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201603163" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mb00677e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong-Ndika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Wahlsten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardinale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Taofifenua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00952" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin I Ivanov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hafr&#233;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02915-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Carette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401291u" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.04.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBXT53DJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abdul Razzak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.035881-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Dielen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Tetsuo F. T. Sassaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00654.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654811v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandez-Trillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C.M. van Hest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen C. Thies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Weberskirch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801986" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-6-23" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800266e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF4D4F636F2FA5E2345A6D5B453CD547403F0B8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet-Tavert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-08" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dur&#233;ault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P.M. Bayley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Thies" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070527x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669156v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82501-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Engelkamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akpa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pierre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Cameron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2007.76" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05156.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dureault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Cameron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. van Hest" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2006.96.6.S1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Mock" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. M. van Hest" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Tirrell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Tirrell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688256v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmadril" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galante" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velours" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;vin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Hallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chenu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kellershon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704224v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pignol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboriaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704459v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703929v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rebouillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Sagar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Granon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709529v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wiskemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793436v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803412v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805131v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810290v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964435v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. F. Sassaki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746310v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804387v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751927v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754599v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua S. Badaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Langlois d'Estaintot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gallois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964333v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cheminade" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757911v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814968v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752178v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762254v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roudet-Tavert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759480v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Morjani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767642v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compoint" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sodano" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ptak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765372v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764599v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Weichi Wang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabesona" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768477v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737927v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603248v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605586v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerr&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604725v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603231v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Giordano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605266v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792038v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mangin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792913v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810767v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Conflon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batista" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804246v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B van Eldijk" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804954v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809208v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799778v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814613422.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791110v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7808-3_30" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794025v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397585v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793083v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809333v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Rantalainen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803429v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522421v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802166v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812007v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837301v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Compoint" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douliez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>