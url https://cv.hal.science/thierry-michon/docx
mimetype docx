--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -261,412 +261,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to survive the mutational meltdown: lessons from plant RNA viruses</w:t>
+                <w:t xml:space="preserve">Beyond movement: expanding functional landscape of luteovirus movement proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
+                <w:t xml:space="preserve">Sara Shakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago F Elena</w:t>
+                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed S Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.379⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512813v1</w:t>
+                <w:t xml:space="preserve">hal-04708064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond movement: expanding functional landscape of luteovirus movement proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanobody-guided redox and enzymatic functionalization of icosahedral virus particles for enhanced bioelectrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michon</w:t>
+                <w:t xml:space="preserve">Racha Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lafarge</w:t>
+                <w:t xml:space="preserve">Anne Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed S Zaidi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Clesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Poignavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Trolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2024.09.001⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.108570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04708064v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobody-guided redox and enzymatic functionalization of icosahedral virus particles for enhanced bioelectrocatalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to survive the mutational meltdown: lessons from plant RNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Clesse</w:t>
+                <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Poignavent</w:t>
+                <w:t xml:space="preserve">Marie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Trolet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago F Elena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 155, pp.108570. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284453v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single nonsynonymous substitution in the RNA-dependent RNApolymerase of Potato virus y allows the simultaneous breakdown of two different forms of antiviral resistance in Capsicum annuum</w:t>
               </w:r>
@@ -769,51 +769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Contribution of Intrinsic Disorder in Shaping Potyvirus Genetic Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1001,602 +1001,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Enzymatic Activity of Individual Biocatalytic fd -Viral Particles by Electrochemical-Atomic Force Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic Investigation of the Kinetic Mechanism Involved in the Association of Potyviral VPg with the Host Plant Translation Initiation Factor eIF4E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Torbensen</w:t>
+                <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisha Patel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Tavert-Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01920⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (16), pp.5618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21165618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893381v1</w:t>
+                <w:t xml:space="preserve">hal-02914077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Investigation of the Kinetic Mechanism Involved in the Association of Potyviral VPg with the Host Plant Translation Initiation Factor eIF4E</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Walter</w:t>
+                <w:t xml:space="preserve">Probing the Enzymatic Activity of Individual Biocatalytic fd -Viral Particles by Electrochemical-Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telmo O Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Barra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Charon</w:t>
+                <w:t xml:space="preserve">Kristian Torbensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Tavert-Roudet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anisha Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chovin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (16), pp.5618. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (14), pp.7843-7856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21165618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914077v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of mutational robustness of the intrinsically disordered viral protein VPg and of its interactor eIF4E.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Charon</w:t>
+                <w:t xml:space="preserve">Immuno-Based Molecular Scaffolding of Glucose Dehydrogenase and Ferrocene Mediator on fd Viral Particles Yields Enhanced Bioelectrocatalysis ACS Paragon Plus Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Torbensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisha Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihua Hu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Leger</w:t>
+                <w:t xml:space="preserve">Christophe Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211725⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.5783-5796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628650v1</w:t>
+                <w:t xml:space="preserve">hal-02186135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immuno-Based Molecular Scaffolding of Glucose Dehydrogenase and Ferrocene Mediator on fd Viral Particles Yields Enhanced Bioelectrocatalysis ACS Paragon Plus Environment</w:t>
+                <w:t xml:space="preserve">Comparative analysis of mutational robustness of the intrinsically disordered viral protein VPg and of its interactor eIF4E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Torbensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Anne</w:t>
+                <w:t xml:space="preserve">Jocelyne Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihua Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Demaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Bataille</w:t>
+                <w:t xml:space="preserve">Thomas Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (6), pp.5783-5796. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0211725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b01263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186135v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic Behavior of the Intrinsically Disordered Potyvirus Protein VPg, of the Translation Initiation Factor eIF4E and of their Binary Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,51 +1686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First experimental assessment of protein intrinsic disorder involvement in an RNA virus natural adaptive process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1833,77 +1833,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chovin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (9), pp.754-762. </w:t>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chovin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2320,291 +2320,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Atomic Force Microscopy Imaging of Redox-Immunomarked Proteins on Native Potyviruses: From Subparticle to Single-Protein Resolution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cotranslational coat protein-mediated inhibition of potyviral RNA translation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Besong-Ndika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nault</w:t>
+                <w:t xml:space="preserve">Konstantin I Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Taofifenua</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anders Hafrén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiina Makinen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b00952⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (8), pp.4237-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02915-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641377v1</w:t>
+                <w:t xml:space="preserve">hal-02633222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotranslational coat protein-mediated inhibition of potyviral RNA translation.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Atomic Force Microscopy Imaging of Redox-Immunomarked Proteins on Native Potyviruses: From Subparticle to Single-Protein Resolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Hafrén</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michon</w:t>
+                <w:t xml:space="preserve">Laurent Nault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristiina Makinen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécilia Taofifenua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chovin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89 (8), pp.4237-48. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.4911-4924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.02915-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b00952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633222v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage covalent spécifique accéléré par reconnaissance moléculaire</w:t>
               </w:r>
@@ -2653,1749 +2653,1749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De linformation en poudre - vers un stockage massif pour &amp;quot;l'éternité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michon</w:t>
+                <w:t xml:space="preserve">General strategy for ordered noncovalent protein assembly on well-defined nanoscaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Pille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gasparutto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noelle Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Di Primo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Besong-Ndika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (12), pp.4351-4359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm401291u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643135v1</w:t>
+                <w:t xml:space="preserve">hal-02645827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General strategy for ordered noncovalent protein assembly on well-defined nanoscaffolds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De linformation en poudre - vers un stockage massif pour &amp;quot;l'éternité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gasparutto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645827v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus scaffolds as enzyme nano-carriers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrôle à l'échelle nanométrique du positionnement d'enzymes sur une biopuce à ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.3-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647759v1</w:t>
+                <w:t xml:space="preserve">hal-02643102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C terminus of lettuce mosaic potyvirus cylindrical inclusion helicase interacts with the viral VPg and with lettuce translation eukaryotic initiation factor 4E</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une cascade ADN-quantum dot pour la détection de la thrombine dans le plasma sanguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652350v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cascade ADN-quantum dot pour la détection de la thrombine dans le plasma sanguin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virus scaffolds as enzyme nano-carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (7), pp.369 - 376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tibtech.2012.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642058v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle à l'échelle nanométrique du positionnement d'enzymes sur une biopuce à ADN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The C terminus of lettuce mosaic potyvirus cylindrical inclusion helicase interacts with the viral VPg and with lettuce translation eukaryotic initiation factor 4E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Tavert-Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Abdul Razzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.184-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.035881-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643102v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 20S proteasome α5 subunit of Arabidopsis thaliana carries an RNase activity and interacts in planta with the Lettuce mosaic potyvirus HcPro protein</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des nanotubes organiques pour les biocapteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964369v1</w:t>
+                <w:t xml:space="preserve">hal-02648582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nanotubes organiques pour les biocapteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 20S proteasome α5 subunit of Arabidopsis thaliana carries an RNase activity and interacts in planta with the Lettuce mosaic potyvirus HcPro protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie A.-S. Dielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Tetsuo F. T. Sassaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (2), pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2010.00654.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648582v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des aptamers bifonctionnels interrupteurs moléculaires</w:t>
+                <w:t xml:space="preserve">Contrôle cinétique de l'assemblage de nanoparticules protéiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3, pp.23</w:t>
+              <w:t xml:space="preserve">, 2010, 3, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654811v1</w:t>
+                <w:t xml:space="preserve">hal-02653896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cage protéique pH dépendante pour le transport de médicaments</w:t>
+                <w:t xml:space="preserve">Des aptamers bifonctionnels interrupteurs moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3, pp.19-21</w:t>
+              <w:t xml:space="preserve">, 2010, 3, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666753v1</w:t>
+                <w:t xml:space="preserve">hal-02654811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d'assemblages supramoléculaires spontanés à partir de bio-composites</w:t>
+                <w:t xml:space="preserve">Une cage protéique pH dépendante pour le transport de médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3, pp.18-19</w:t>
+              <w:t xml:space="preserve">, 2010, 3, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654139v1</w:t>
+                <w:t xml:space="preserve">hal-02666753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle cinétique de l'assemblage de nanoparticules protéiques</w:t>
+                <w:t xml:space="preserve">Contrôle d'assemblages supramoléculaires spontanés à partir de bio-composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3, pp.9-10</w:t>
+              <w:t xml:space="preserve">, 2010, 3, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653896v1</w:t>
+                <w:t xml:space="preserve">hal-02654139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison entre un virus et des nanotubes de carbone, une électrode biocomposite</w:t>
+                <w:t xml:space="preserve">Incorporation ciblée d'acides aminés artificiels dans des pseudo-particules virales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James N. Sturgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1, pp.15</w:t>
+              <w:t xml:space="preserve">, 2009, 2, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656509v1</w:t>
+                <w:t xml:space="preserve">hal-02665714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade réactionnelle catalysée par un assemblage contrôlé de trois enzymes dans un polymersome</w:t>
+                <w:t xml:space="preserve">Combinaison entre un virus et des nanotubes de carbone, une électrode biocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James N. Sturgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1, pp.16</w:t>
+              <w:t xml:space="preserve">, 2009, 1, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662950v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible immobilization onto PEG-based emulsion-templated porous polymers by co-assembly of stimuli responsive polymers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascade réactionnelle catalysée par un assemblage contrôlé de trois enzymes dans un polymersome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658803v1</w:t>
+                <w:t xml:space="preserve">hal-02662950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic disorder in Viral Proteins Genome-Linked: experimental and predictive analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bessin</w:t>
+                <w:t xml:space="preserve">Reversible immobilization onto PEG-based emulsion-templated porous polymers by co-assembly of stimuli responsive polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Fernandez-Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan C.M. van Hest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen C. Thies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vladimir N Uversky</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Weberskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-422X-6-23⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (1), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200801986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219576v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle positionnel de particules virales sur membranes d'aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic disorder in Viral Proteins Genome-Linked: experimental and predictive analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir N Uversky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-422X-6-23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653601v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation ciblée d'acides aminés artificiels dans des pseudo-particules virales</w:t>
+                <w:t xml:space="preserve">Contrôle positionnel de particules virales sur membranes d'aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnologies Bio-Inspirées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2, pp.17</w:t>
+              <w:t xml:space="preserve">, 2009, 2, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665714v1</w:t>
+                <w:t xml:space="preserve">hal-02653601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning the transition temperature of a stimuli-responsive polymer by a simple blending procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Fernandez-Trillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan C.M. van Hest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jen C. Thies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Weberskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19, pp.2230-2232. </w:t>
@@ -4573,325 +4573,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastin-based side-chain polymers : Improved synthesis via RAFT and stimulus responsive behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Fernandez-Trillo</w:t>
+                <w:t xml:space="preserve">Central domain of a potyvirus VPg is involved in the interaction with the host translation initiation factor eIF4E and the viral protein HcPro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Duréault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jens C. Thies</w:t>
+                <w:t xml:space="preserve">Elise Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma070527x⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (3), pp.1029-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.82501-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660800v1</w:t>
+                <w:t xml:space="preserve">hal-02669156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central domain of a potyvirus VPg is involved in the interaction with the host translation initiation factor eIF4E and the viral protein HcPro</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Delaunay</w:t>
+                <w:t xml:space="preserve">Elastin-based side-chain polymers : Improved synthesis via RAFT and stimulus responsive behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Fernandez-Trillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Duréault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan P.M. Bayley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan C.M. van Hest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Redondo</w:t>
+                <w:t xml:space="preserve">Jens C. Thies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 88 (3), pp.1029-1033. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (17), pp.6094-6099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.82501-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma070527x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669156v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virus-based biocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Engelkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,286 +5105,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Enzyme Immobilization onto Photopolymerized Highly Porous Monoliths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C.M. van Hest</w:t>
+                <w:t xml:space="preserve">Host factors recruited by plant viruses during the infection process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96 (6S), pp.S84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO.2006.96.6.S1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654505v1</w:t>
+                <w:t xml:space="preserve">hal-02655183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host factors recruited by plant viruses during the infection process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Roudet</w:t>
+                <w:t xml:space="preserve">Covalent Enzyme Immobilization onto Photopolymerized Highly Porous Monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Thies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dureault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R. Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.M. van Hest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (14), pp.1822-1826</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655183v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective incorporation of an unsaturated isoleucine analogue into a protein expressed in E. coli</w:t>
               </w:r>
@@ -5481,273 +5481,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady-state tyrosine fluorescence to study the lipid-binding properties of a wheat non-specific lipid-transfer protein (nsLTP1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les protéines artificielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Marion</w:t>
+                <w:t xml:space="preserve">D.A. Tirrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 1467 (1), pp.65-72</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 197, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697941v1</w:t>
+                <w:t xml:space="preserve">hal-02689788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protéines artificielles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady-state tyrosine fluorescence to study the lipid-binding properties of a wheat non-specific lipid-transfer protein (nsLTP1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Tirrell</w:t>
+                <w:t xml:space="preserve">D. Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 197, pp.34-38</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1467 (1), pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689788v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, biological and technological functions of lipid transfer proteins and indolines, the major lipid binding proteins from cereal kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 32 (1), pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6064,256 +6064,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic genes specifying periodic polymers modelled on the repetitive domain of wheat gliadins : conception and expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+                <w:t xml:space="preserve">Horseradish peroxidase oxidation of tyrosine-containing peptides and their subsequent polymerization : a kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Thiévin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michon</w:t>
+                <w:t xml:space="preserve">Michel Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Popineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.N. Hallet</w:t>
+                <w:t xml:space="preserve">N. Kellershon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Desmadril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 239, pp.240-246</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (28), pp.8504-8513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691300v1</w:t>
+                <w:t xml:space="preserve">hal-02692279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horseradish peroxidase oxidation of tyrosine-containing peptides and their subsequent polymerization : a kinetic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic genes specifying periodic polymers modelled on the repetitive domain of wheat gliadins : conception and expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chenu</w:t>
+                <w:t xml:space="preserve">Yves Popineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kellershon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Desmadril</w:t>
+                <w:t xml:space="preserve">J.N. Hallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 36 (28), pp.8504-8513</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 239, pp.240-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692279v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of bovine procarboxypeptidase A-S6 subunit III, a highly structured truncated zymogen E</w:t>
               </w:r>
@@ -6418,472 +6418,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretion of pancreatic procarboxypeptidase A in the Camelidae : an indication for the adaptation to the rumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcalorimetry as a tool to investigate the interactions between the subunits of the bovine pancreatic procarboxypeptidase A-S6 complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rebouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Sagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Sequences and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 5, pp.263-267</w:t>
+              <w:t xml:space="preserve">Calorimetrie et d'Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 24, pp.389-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704459v1</w:t>
+                <w:t xml:space="preserve">hal-02703929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcalorimetry as a tool to investigate the interactions between the subunits of the bovine pancreatic procarboxypeptidase A-S6 complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secretion of pancreatic procarboxypeptidase A in the Camelidae : an indication for the adaptation to the rumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.L. Sagar</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calorimetrie et d'Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 24, pp.389-392</w:t>
+              <w:t xml:space="preserve">Protein Sequences and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5, pp.263-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703929v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The activation peptide of pancreatic procarboxypeptidase A is the keystone of the bovine procarboxypeptidase A-S6 ternary complex</w:t>
+                <w:t xml:space="preserve">Microcalorimetric investigation of the interactions between the subunits of the bovine pancreatic procarboxypeptidase A-S6 complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Sari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Granon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Sauve</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 181 (1), pp.449-455</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 201, pp.217-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703926v1</w:t>
+                <w:t xml:space="preserve">hal-02703968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcalorimetric investigation of the interactions between the subunits of the bovine pancreatic procarboxypeptidase A-S6 complex</w:t>
+                <w:t xml:space="preserve">The activation peptide of pancreatic procarboxypeptidase A is the keystone of the bovine procarboxypeptidase A-S6 ternary complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Granon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Kerfelec</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 201, pp.217-222</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 181 (1), pp.449-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703968v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further studies on the human pancreatic binary complexes involving procarboxypeptidase A</w:t>
               </w:r>
@@ -7022,77 +7022,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mutations in intrinsically-disordered or ordered regions of potato virus Y (PVY ; genus Potyvirus ; family Potyviridae) VPg on virus fitness and adaptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7242,64 +7242,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the viral protein VPg intrinsic disorder contribution to the Potato virus Y adaptation to eIF4E-mediated resistance of pepper (Capsicum annuum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7348,549 +7348,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of intrinsic disorder involvement in potyvirus adaptation using PVY/Pepper pathosystem as model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural basis of the interaction between potyviral VPg and the plant resistance factor eIF4E : evidences for an a-helix induced folding upon association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738981v1</w:t>
+                <w:t xml:space="preserve">hal-02793436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis of the interaction between potyviral VPg and the plant resistance factor eIF4E : evidences for an a-helix induced folding upon association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of intrinsic disorder involvement in potyvirus adaptation using PVY/Pepper pathosystem as model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793436v1</w:t>
+                <w:t xml:space="preserve">hal-02738981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire en 3D avec des protéines</w:t>
+                <w:t xml:space="preserve">Using virus particles scaffolds for imaging proteins at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Annuel Observatoire des Micro et Nanotechnologies. Institut Pasteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium on Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Sciences et Technologies (Bordeaux 1). FRA., Nov 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792200v1</w:t>
+                <w:t xml:space="preserve">hal-02792910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder and function in viruses biology</w:t>
+                <w:t xml:space="preserve">Construire en 3D avec des protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invitation Pr. Kristiina Makïnen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki [Helsinki]. FIN., Nov 2014, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Séminaire Annuel Observatoire des Micro et Nanotechnologies. Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796437v1</w:t>
+                <w:t xml:space="preserve">hal-02792200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using virus particles scaffolds for imaging proteins at work</w:t>
+                <w:t xml:space="preserve">Disorder and function in viruses biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invitation Pr. Christina Wege</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Stuttgart. DEU., Nov 2014, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Invitation Pr. Kristiina Makïnen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki [Helsinki]. FIN., Nov 2014, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792320v1</w:t>
+                <w:t xml:space="preserve">hal-02796437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using virus particles scaffolds for imaging proteins at work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Synthetic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Sciences et Technologies (Bordeaux 1). FRA., Nov 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Invitation Pr. Christina Wege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Stuttgart. DEU., Nov 2014, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792910v1</w:t>
+                <w:t xml:space="preserve">hal-02792320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus particles as nanoscaffolds for controlled positioning of macromolecules on solid supports</w:t>
               </w:r>
@@ -7939,303 +7939,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme Nano-Carriers</w:t>
+                <w:t xml:space="preserve">Is intrinsic disorder in viral proteins a strategy for host adaptation ? Phytovirus VPgs as experimental models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berkeley Univ., summer lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805131v1</w:t>
+                <w:t xml:space="preserve">hal-02804387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus scaffolds as Enzyme Nano-Carriers (ENCs) to organize bio-catalytic enzyme cascades</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positional control of proteins on solid supports: when top down meets bottom up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bilbao, France</w:t>
+              <w:t xml:space="preserve">Nano South-West European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810290v1</w:t>
+                <w:t xml:space="preserve">hal-02803988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteasome: a new antiviral defense pathway in plant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.T. F. Sassaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie A.-S. Dielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 16</w:t>
@@ -8264,90 +8234,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant virus particles as nanoscaffolds for controlled positioning of enzyme cascades on solid supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Besong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8383,799 +8353,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional control of proteins on solid supports: when top down meets bottom up</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virus scaffolds as Enzyme Nano-Carriers (ENCs) to organize bio-catalytic enzyme cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano South-West European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Imaginano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803988v1</w:t>
+                <w:t xml:space="preserve">hal-02810290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled positioning of enzymes on viruses</w:t>
+                <w:t xml:space="preserve">Enzyme Nano-Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caltech, Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">Berkeley Univ., summer lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801990v1</w:t>
+                <w:t xml:space="preserve">hal-02805131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VPgs (Viral Proteins Genome-Linked) from phytoviruses display intrinsically disordered features</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled positioning of enzymes on viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de virologie végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">Caltech, Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746310v1</w:t>
+                <w:t xml:space="preserve">hal-02801990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new potyvirus virulence determinant: the CI C-terminus modulates pathogenicity of Lettuce mosaic virus in lettuce</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VPgs (Viral Proteins Genome-Linked) from phytoviruses display intrinsically disordered features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Aussois, France. p. 29</w:t>
+              <w:t xml:space="preserve">13. Rencontres de virologie végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745019v1</w:t>
+                <w:t xml:space="preserve">hal-02746310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus scaffolds as Enzyme Nano-Carriers (ENCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Besong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TNT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Ténérife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus scaffolds as Enzyme Nano-Carriers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new potyvirus virulence determinant: the CI C-terminus modulates pathogenicity of Lettuce mosaic virus in lettuce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Abdul Razzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet-Tavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Bioinspired Nanotechnologies: from concept to applications, Kick off meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bilbao, Espagne</w:t>
+              <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aussois, France. p. 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809183v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is intrinsic disorder in viral proteins a strategy for host adaptation ? Phytovirus VPgs as experimental models</w:t>
+                <w:t xml:space="preserve">Virus scaffolds as Enzyme Nano-Carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">COST Bioinspired Nanotechnologies: from concept to applications, Kick off meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bilbao, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804387v1</w:t>
+                <w:t xml:space="preserve">hal-02809183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new potyvirus virulence determinant: the CI C-terminus modulates pathogenicity of Lettuce mosaic virus in lettuce</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t>
+                <w:t xml:space="preserve">Plant viral particles as nano-scaffolds for controlled positioning of enzymes on solid supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Besong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy</w:t>
+              <w:t xml:space="preserve">5. European Plant Science Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751927v1</w:t>
+                <w:t xml:space="preserve">hal-02754599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus proteins linked to the genome display intrinsic disorder</w:t>
               </w:r>
@@ -9263,596 +9263,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant viral particles as nano-scaffolds for controlled positioning of enzymes on solid supports</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniela Cardinale</w:t>
+                <w:t xml:space="preserve">A new potyvirus virulence determinant: the CI C-terminus modulates pathogenicity of Lettuce mosaic virus in lettuce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Abdul Razzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Svanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet-Tavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Plant Science Organisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">EMBO Workshop 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754599v1</w:t>
+                <w:t xml:space="preserve">hal-02751927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use virus particles to generate Enzyme Nano-Carriers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural study of the VPg-eIF4E interaction : reconstitution, isolation, physical and chemical characterization of the binary complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Langlois d'Estaintot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano South-West European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812901v1</w:t>
+                <w:t xml:space="preserve">hal-02757861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'activité RNasique associée au protéasome 20S chez les végétaux : contrôle de la stabilité des ARN cellulaires et viraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie A.-S. Dielen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua S. Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle G. Pagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée scientifique de l'Ecole Doctorale Sciences de la Vie et de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Arcachon, France. pp.11</w:t>
+              <w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Aussois, France. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964209v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of the VPg-eIF4E interaction : reconstitution, isolation, physical and chemical characterization of the binary complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'activité RNasique associée au protéasome 20S chez les végétaux : contrôle de la stabilité des ARN cellulaires et viraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie A.-S. Dielen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua S. Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle G. Pagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
+              <w:t xml:space="preserve">9. Journée scientifique de l'Ecole Doctorale Sciences de la Vie et de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Arcachon, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757861v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'activité RNasique associée au protéasome 20S chez les végétaux : contrôle de la stabilité des ARN cellulaires et viraux ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to use virus particles to generate Enzyme Nano-Carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Aussois, France. pp.53</w:t>
+              <w:t xml:space="preserve">Nano South-West European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964333v1</w:t>
+                <w:t xml:space="preserve">hal-02812901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathosystème LMV/laitue : analyse in vitro des interactions moléculaires impliquées dans le contournement de la résistance médiée par eIF4E</w:t>
               </w:r>
@@ -10432,536 +10432,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEWVIR - New strategy to control RNA virus infections targeted on host factors required for virus life cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Caranta</w:t>
+                <w:t xml:space="preserve">Host factors recruited by plant viruses during the infection process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Génoplante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Arles, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757911v1</w:t>
+                <w:t xml:space="preserve">hal-02753185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host factors recruited by plant viruses during the infection process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+                <w:t xml:space="preserve">NEWVIR - New strategy to control RNA virus infections targeted on host factors required for virus life cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Roudet</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Séminaire Génoplante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753185v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host factors recruited by plant viruses during the infection process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+                <w:t xml:space="preserve">A protein interaction network in the infectious cycle of potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet-Tavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Roudet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Warwick, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814968v1</w:t>
+                <w:t xml:space="preserve">hal-02752178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein interaction network in the infectious cycle of potyvirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Roudet-Tavert</w:t>
+                <w:t xml:space="preserve">Host factors recruited by plant viruses during the infection process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO.2006.96.6.S1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752178v1</w:t>
+                <w:t xml:space="preserve">hal-02814968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A look into the viral and host factors interaction network during the potyviral infection cycle</w:t>
               </w:r>
@@ -11066,441 +11066,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés biochimiques et structurales d'eIF4E importantes pour le processus d'infection d'une plante par un potyvirus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication du facteur d'initiation de la traduction EIF4E dans la sensibilité des plantes aux potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Roudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762254v1</w:t>
+                <w:t xml:space="preserve">hal-02764144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude biochimique du pathosystème LMV/laitue : approches immunochimique et spectroscopique des interactions entre la VPg, le facteur assistant du virus (HcPro) et le facteur d'initiation de traduction eIF4E de la plante</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Estevez</w:t>
+                <w:t xml:space="preserve">Identification des propriétés biochimiques et structurales d'eIF4E importantes pour le processus d'infection d'une plante par un potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758811v1</w:t>
+                <w:t xml:space="preserve">hal-02762254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication du facteur d'initiation de la traduction EIF4E dans la sensibilité des plantes aux potyvirus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
+                <w:t xml:space="preserve">Etude biochimique du pathosystème LMV/laitue : approches immunochimique et spectroscopique des interactions entre la VPg, le facteur assistant du virus (HcPro) et le facteur d'initiation de traduction eIF4E de la plante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet-Tavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764144v1</w:t>
+                <w:t xml:space="preserve">hal-02758811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'anticorps dirigés contre la VPg du virus de la mosaïque de la laitue (LMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roudet-Tavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11676,51 +11676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and study of periodic polymers modelled on the repetitive domain of wheat gliadins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thiévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Morjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11728,51 +11728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11791,316 +11791,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wheat lipid transfer protein (LTP) exhibits a specific esterase-like activity towards short chains fatty acid esters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction and expression of synthetic genes encoding polypeptides modeled on the gliadin repeated domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Popineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on plant proteins from European crops. Food and non-food applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767642v1</w:t>
+                <w:t xml:space="preserve">hal-02765372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and expression of synthetic genes encoding polypeptides modeled on the gliadin repeated domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The wheat lipid transfer protein (LTP) exhibits a specific esterase-like activity towards short chains fatty acid esters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Compoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sodano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on plant proteins from European crops. Food and non-food applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765372v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of peroxidases catalyzed cross-linking of proteins : potentialities of a limited reticulation of proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Weichi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12181,51 +12181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dityrosine formation in wheat storage proteins catalysed by peroxidases in water/solvent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wuqian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12334,51 +12334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12420,64 +12420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo comparative assessment of ordered and disordered regions mutational robustness within a viral protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12509,743 +12509,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic disorder contribution to the interaction between the potyvirus VPg and the translation initiation factor eIF4E: optimization of the expression of 15N label proteins for NMR studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Role of the COP9 CSN5 host factor in resistance to potyviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603248v1</w:t>
+                <w:t xml:space="preserve">hal-01603245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Intrinsically Disordered Regions to the Interaction between the Potyviral Protein VPg and the Plant Translation Initiation Factor eIF4E</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">eIF4E plant factor recruitment by the potyvirus particule: Involvement of the VPg covalently linked to the viral RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605586v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eIF4E plant factor recruitment by the potyvirus particule: Involvement of the VPg covalently linked to the viral RNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Towards the identification of plamodesmal and membranous host components involved in potyvirus movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Bataille</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604725v1</w:t>
+                <w:t xml:space="preserve">hal-01603231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the identification of plamodesmal and membranous host components involved in potyvirus movement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Contribution of Intrinsically Disordered Regions to the Interaction between the Potyviral Protein VPg and the Plant Translation Initiation Factor eIF4E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michon</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603231v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational robustness of intrinsically disordered proteins: a comparative study between the potyvirus intrinsically disordered VPg and the plant susceptibility factor eIF4E</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Intrinsic disorder contribution to the interaction between the potyvirus VPg and the translation initiation factor eIF4E: optimization of the expression of 15N label proteins for NMR studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605266v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the COP9 CSN5 host factor in resistance to potyviruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Arnoux</w:t>
+                <w:t xml:space="preserve">Mutational robustness of intrinsically disordered proteins: a comparative study between the potyvirus intrinsically disordered VPg and the plant susceptibility factor eIF4E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bordat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michon</w:t>
+                <w:t xml:space="preserve">Mamadou Dialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihua Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603245v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain mapping of the interaction between potyvirus VPg and plant elF4E</w:t>
               </w:r>
@@ -13270,51 +13270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13475,497 +13475,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental data on the interactions between a viral pre-molten globule (VPg) and an eukaryotic translation initiation factor (eIF4E)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">An attempt to experimentally assess the contribution of intrinsic disorder to the virus adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Intrinsically Disordered Proteins</w:t>
+              <w:t xml:space="preserve">Gordon Research Seminar on Intrinsically Disordered Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Easton, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800019v1</w:t>
+                <w:t xml:space="preserve">hal-02792931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to experimentally assess the contribution of intrinsic disorder to the virus adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental data on the interactions between a viral pre-molten globule (VPg) and an eukaryotic translation initiation factor (eIF4E)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Longhi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Seminar on Intrinsically Disordered Proteins</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Intrinsically Disordered Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Easton, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792931v1</w:t>
+                <w:t xml:space="preserve">hal-02800019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phage display : a track to decipherplant cellhighjacking during Potivirus infection ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic disorder of viral proteins, mutational robustness and host adaptation using the potyviral VPg as a reporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 82, 2013</w:t>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810767v1</w:t>
+                <w:t xml:space="preserve">hal-02748825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic disorder of viral proteins, mutational robustness and host adaptation using the potyviral VPg as a reporter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phage display : a track to decipherplant cellhighjacking during Potivirus infection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Conflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 82, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748825v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Artificial Metabolon: Utilizing Zucchini Yellow Mosaic Virus as a Scaffold for Sequential Catalysis</w:t>
               </w:r>
@@ -13977,51 +13977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Pille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14089,90 +14089,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus scaffolds as Enzyme Nano-Carriers (ENCs) to organize bio-catalytic enzyme cascades. Design of a scanning electrochemical nanoreactor microscopy device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
@@ -14470,51 +14470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chovin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14574,51 +14574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for Virus-Enzyme coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14682,51 +14682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie des protéines : construire en 3D avec des protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James N. Sturgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bressanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14928,51 +14928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadwiga Chroboczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiina Makinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15118,51 +15118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadwiga Chroboczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristiina Makinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15390,64 +15390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Compoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sodano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant proteins from European crops : Food and non-food applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer;INRA Editions;Berlin (DEU);Paris, 1998, 978-3-662-03722-5</w:t>
@@ -15645,51 +15645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Jonghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2025.1501616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512813v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Shakir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed S Zaidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.09.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kassem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poignavent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Trolet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108570" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03500861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo O Paiva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N Schneider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chovin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07445H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893381v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Torbensen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Patel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165618" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01263" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071794" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-17-0091-R" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201603163" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mb00677e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong-Ndika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Wahlsten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardinale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Taofifenua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00952" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin I Ivanov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hafr&#233;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02915-14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643135v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Carette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401291u" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.04.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBXT53DJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abdul Razzak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.035881-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Dielen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Tetsuo F. T. Sassaki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00654.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654811v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653896v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandez-Trillo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C.M. van Hest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen C. Thies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Weberskirch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801986" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219576v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-6-23" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800266e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF4D4F636F2FA5E2345A6D5B453CD547403F0B8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet-Tavert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-08" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660800v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dur&#233;ault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P.M. Bayley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Thies" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070527x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669156v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82501-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Engelkamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akpa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pierre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Cameron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2007.76" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05156.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654505v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pierre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dureault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Cameron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. van Hest" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2006.96.6.S1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Mock" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. M. van Hest" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Tirrell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697941v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Tirrell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688256v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmadril" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galante" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velours" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;vin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Hallet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692279v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chenu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kellershon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704224v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pignol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboriaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704459v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703929v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rebouillon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Sagar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Granon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709529v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wiskemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793436v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792200v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792320v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803412v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805131v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810290v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964435v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. F. Sassaki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746310v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745019v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811195v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809183v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804387v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751927v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754599v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua S. Badaoui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Langlois d'Estaintot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gallois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964333v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cheminade" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757911v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814968v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752178v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762254v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758811v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764144v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roudet-Tavert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759480v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Morjani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767642v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compoint" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sodano" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ptak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765372v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764599v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Weichi Wang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabesona" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768477v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737927v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603248v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605586v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerr&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604725v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603231v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Giordano" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605266v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792038v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mangin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792913v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810767v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Conflon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batista" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804246v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B van Eldijk" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804954v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809208v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799778v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814613422.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791110v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7808-3_30" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794025v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397585v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793083v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809333v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Rantalainen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803429v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522421v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802166v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812007v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837301v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Compoint" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douliez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267402v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Tahzima" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Diaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris de Jonghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fviro.2025.1501616" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Shakir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed S Zaidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2024.09.001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Kassem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poignavent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Trolet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108570" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512813v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lafforgue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefebvre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F Elena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.379" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15051081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14091959" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03500861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo O Paiva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela N Schneider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chovin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07445H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Barra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21165618" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Torbensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihua Hu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211725" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cer&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071794" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614825v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx249" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602674v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-17-0091-R" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201603163" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mb00677e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632590v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong-Ndika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Wahlsten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardinale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Pille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00089" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633222v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin I Ivanov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Hafr&#233;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiina Makinen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02915-14" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Taofifenua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b00952" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Carette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401291u" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643102v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2012.04.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBXT53DJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652350v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abdul Razzak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.035881-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964369v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Dielen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Tetsuo F. T. Sassaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00654.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654811v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666753v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665714v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656509v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662950v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Fernandez-Trillo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C.M. van Hest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen C. Thies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Weberskirch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200801986" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-6-23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800266e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF4D4F636F2FA5E2345A6D5B453CD547403F0B8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet-Tavert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-08" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669156v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82501-0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dur&#233;ault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan P.M. Bayley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens C. Thies" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma070527x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Engelkamp" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akpa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pierre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil R. Cameron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2007.76" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05156.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2006.96.6.S1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Pierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Thies" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dureault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Cameron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. van Hest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660446v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Mock" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C. M. van Hest" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Tirrell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.200500201" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689788v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Tirrell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douliez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688256v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmadril" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrasson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galante" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velours" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692279v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chenu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kellershon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;vin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Popineau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Hallet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704224v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pignol" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboriaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kerfelec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rebouillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Sari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Sagar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703968v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Granon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703926v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sauve" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709529v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147646v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wiskemann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608795v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738981v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792910v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792200v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796437v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792320v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803412v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804387v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964435v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. F. Sassaki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Besong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805131v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801990v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746310v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811195v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745019v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Sorel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809183v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754599v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751927v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757861v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Langlois d'Estaintot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gallois" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964333v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua S. Badaoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle G. Pagny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964209v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812901v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758126v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752483v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Cheminade" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753185v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757911v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Charron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752178v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814968v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750630v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764144v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758811v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759483v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roudet-Tavert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759480v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Morjani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mangavel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765372v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767642v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Compoint" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sodano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caille" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ptak" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764599v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Weichi Wang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabesona" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768477v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737927v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sofer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnoux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737929v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603245v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604725v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603231v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Giordano" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605586v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cerr&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603248v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dialo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792038v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mangin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792913v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792931v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800019v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748825v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810767v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Conflon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Batista" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804246v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B van Eldijk" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804954v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809208v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799778v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.panstanford.com/books/9789814613422.html" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791110v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7808-3_30" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794025v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397585v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressanelli" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793083v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804256v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809333v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Chroboczek" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Rantalainen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803429v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01522421v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802166v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812007v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837301v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Compoint" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douliez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>